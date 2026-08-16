--- v0 (2026-04-17)
+++ v1 (2026-08-16)
@@ -1,2733 +1,2851 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="2000" w:left="4400"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Договор </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Договор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>от</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ___________ № ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ПЕРЕЧЕНЬ УСЛУГ И СЧЕТОВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Производителя услуг</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidTr="003B383A">
+      <w:tr w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidTr="0023577F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Наименования(е) подключаемых(ой) услуг(и):</w:t>
+              <w:t>Наименовани</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>я(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>е) подключаемых(ой) товаров (работ, услуг(и)):</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidTr="003B383A">
+      <w:tr w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidTr="0023577F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidTr="003B383A">
+      <w:tr w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidTr="0023577F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10017" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4592"/>
         <w:gridCol w:w="2133"/>
         <w:gridCol w:w="1255"/>
         <w:gridCol w:w="2037"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidTr="003B383A">
+      <w:tr w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidTr="0023577F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4592" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="35"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Наименование производителя услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="190"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="190"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>УНП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10017" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="341"/>
         <w:gridCol w:w="341"/>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="19"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="319"/>
         <w:gridCol w:w="39"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="350"/>
         <w:gridCol w:w="361"/>
         <w:gridCol w:w="20"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidTr="003B383A">
+      <w:tr w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidTr="0023577F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4592" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="35"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="404040"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Банковский идентификационный код (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="404040"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>BIC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="404040"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>(8 или 11 символов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="190"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="190"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="404040"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Условный номер участника расчетов (УНУР)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="A6A6A6"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>(3 цифры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidTr="003B383A">
+      <w:tr w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidTr="0023577F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10017" w:type="dxa"/>
             <w:gridSpan w:val="32"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="404040"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Международный номер счета IBAN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> (28 символов (с учетом </w:t>
             </w:r>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>BY</w:t>
             </w:r>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>), по 1-му символу в каждую ячейку)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidTr="003B383A">
+      <w:tr w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidTr="0023577F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="20" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Денежные средства зачисляются на счет Производителя услуг за вычетом вознаграждения, определенного Правилами функционирования Сервис</w:t>
-[...32 lines deleted...]
-        <w:t>ЕРИП.ID.</w:t>
+        <w:t>Денежные средства зачисляются на счет Производителя услуг за вычетом вознаграждения, определенного Правилами функционирования Сервиса ЕРИП.ID.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>По услугам, включенным в настоящий Перечень, Производитель услуг осуществляет взаимодействие с Сервис</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>По товарам (работам, услугам), включенным в настоящий Перечень, Производитель услуг осуществляет взаимодействие с Сервисом ЕРИП.ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072674" w:rsidDel="00864628">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>ом</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ЕРИП.ID</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">посредством программно-технического комплекса Сервисного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>агрегатора</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>___________________________________________ ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(наименование Сервисного </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">(наименование </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>агрегатора</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Сервисного</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>агрегатора</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> согласно Регламенту взаимодействия участников Сервиса ЕРИП.ID</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19" w:rsidDel="00864628">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674" w:rsidDel="00864628">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ПОДТВЕРЖДАЮ</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:tblW w:w="10455" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2687"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="2459"/>
+        <w:gridCol w:w="1351"/>
+        <w:gridCol w:w="1351"/>
+        <w:gridCol w:w="2043"/>
+        <w:gridCol w:w="1344"/>
+        <w:gridCol w:w="1907"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidTr="003B383A">
+      <w:tr w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidTr="0023577F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2687" w:type="dxa"/>
+            <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
-[...13 lines deleted...]
-            <w:tcW w:w="1567" w:type="dxa"/>
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-            <w:tcW w:w="2265" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1344" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-            <w:tcW w:w="2127" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="00000A"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1907" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidTr="003B383A">
+      <w:tr w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidTr="0023577F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2687" w:type="dxa"/>
+            <w:tcW w:w="2459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Подпись уполномоченного лица Сервисного </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>агрегатора</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/место для печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1567" w:type="dxa"/>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcW w:w="1351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="595959"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
               <w:t xml:space="preserve">Должность </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="1907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="003B383A">
+          <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="0023577F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>И.О. Фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ПРОИЗВОДИТЕЛЬ УСЛУГ:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>_________________            ___________________             _______________              ________________</w:t>
+        <w:t xml:space="preserve">_________________            ___________________          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   _______________           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002442A6" w:rsidRPr="00791A19" w:rsidRDefault="002442A6" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRPr="00072674" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="142"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve">         Должность                                                   И.О.Фамилия                                  Подпись/МП                                           Дата подписания</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C16652" w:rsidRPr="004554D4" w:rsidRDefault="009026EC">
-[...7 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w:rsidR="00AD5BB4" w:rsidRDefault="00AD5BB4"/>
+    <w:sectPr w:rsidR="00AD5BB4" w:rsidSect="00AD5BB4">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="381"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009026EC" w:rsidRDefault="009026EC" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009026EC" w:rsidRDefault="009026EC" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Reference Specialty">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009026EC" w:rsidRDefault="009026EC" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009026EC" w:rsidRDefault="009026EC" w:rsidP="002442A6">
+    <w:p w:rsidR="006D40BE" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w:rsidR="006D40BE" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002C1AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002505F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Заполняется сотрудниками Сервисного оператора</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D40BE" w:rsidRPr="002C1AC6" w:rsidRDefault="006D40BE" w:rsidP="006D40BE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C1AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C1AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> используется и не заполняется</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при самостоятельном взаимодействии Производителя услуг и Сервисного оператора</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:drawingGridHorizontalSpacing w:val="140"/>
-[...1 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="002442A6"/>
-[...44 lines deleted...]
-    <w:rsid w:val="00F537BC"/>
+    <w:rsidRoot w:val="006D40BE"/>
+    <w:rsid w:val="006D40BE"/>
+    <w:rsid w:val="00AD5BB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Reference Specialty" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:ind w:left="425" w:firstLine="425"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="index 1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
-    <w:lsdException w:name="annotation text" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Hyperlink" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Balloon Text" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
@@ -2773,778 +2891,124 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002442A6"/>
+    <w:rsid w:val="006D40BE"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...20 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...30 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...546 lines deleted...]
-    <w:rsid w:val="002442A6"/>
+    <w:rsid w:val="006D40BE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="00000A"/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст сноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af1"/>
+    <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002442A6"/>
+    <w:rsid w:val="006D40BE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="00000A"/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
-    </w:rPr>
-[...47 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -3793,53 +3257,53 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>200</Words>
-  <Characters>1143</Characters>
+  <Words>205</Words>
+  <Characters>1175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1341</CharactersWithSpaces>
+  <CharactersWithSpaces>1378</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.mihalevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>