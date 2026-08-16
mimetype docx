--- v0 (2026-04-17)
+++ v1 (2026-08-16)
@@ -1,302 +1,302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="00C803F9" w:rsidRDefault="00C803F9">
-[...9 lines deleted...]
-    <w:p w:rsidR="00C803F9" w:rsidRDefault="00A95783">
+    <w:p w:rsidR="00C803F9" w:rsidRDefault="00C37F08">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A95783">
+      <w:r w:rsidRPr="00C37F08">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
+          <v:shape id="Надпись 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:313.05pt;margin-top:49.3pt;width:252.4pt;height:74.4pt;z-index:251656704;mso-wrap-distance-left:9.05pt;mso-wrap-distance-right:9.05pt;mso-position-horizontal-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkXvsGpwIAACoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbv3fw07TZR09X+UIS0&#10;/EgLD+AmTmPh2MZ2myyIA3degXfgwIEbr9B9I8ZO090uF4TIwRnb48/zzXzj+VnXcLSl2jApchyd&#10;hBhRUciSiXWO371djmYYGUtESbgUNMe31OCzxdMn81ZlNJa15CXVCECEyVqV49palQWBKWraEHMi&#10;FRWwWUndEAtTvQ5KTVpAb3gQh+E0aKUulZYFNQZWr/pNvPD4VUUL+7qqDLWI5xhis37Ufly5MVjM&#10;SbbWRNWs2IdB/iGKhjABlx6groglaKPZH1ANK7Q0srInhWwCWVWsoJ4DsInCR2xuaqKo5wLJMeqQ&#10;JvP/YItX2zcasTLHCUaCNFCi3bfd992P3a/dz7svd1/R2OWoVSYD1xsFzra7kB3U2vM16loW7w0S&#10;8rImYk3PtZZtTUkJMUbuZPDgaI9jHMiqfSlLuIxsrPRAXaUbl0BICQJ0qNXtoT60s6iAxXEcTpIZ&#10;bBWwF0VhPJ76CgYkG44rbexzKhvkjBxrEICHJ9trY104JBtc3G1GclYuGed+oterS67RloBYlv7r&#10;z3JVk351uM70rh7vCIMLhySkw+yv61eAAgTg9hwZr4xPaRQn4UWcjpbT2ekoWSaTUXoazkZhlF6k&#10;0zBJk6vlZxdBlGQ1K0sqrpmgg0qj5O9UsO+XXl9ep6jNcTqJJ57cUfR7Wnuuoft8DR8lqmEWmpaz&#10;JsezgxPJXNmfiRJok8wSxns7OA7fpwxyMPx9VrxInC56hdhu1XlNegU5Aa1keQuq0RJqCvWHBweM&#10;WuqPGLXQvDk2HzZEU4z4CwHKc50+GHowVoNBRAFHc2wx6s1L278IG6XZugbkXttCnoM6K+Z1cx8F&#10;RO4m0JCew/7xcB3/cO697p+4xW8AAAD//wMAUEsDBBQABgAIAAAAIQDrwNe43gAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBNXSpMQp4IiuCJSpF7deBtHiddR7Lbh73FP&#10;cFzN08zbarvYkV1w9r0jCekqAYbUOt1TJ+F7//6UA/NBkVajI5Twgx629f1dpUrtrvSFlyZ0LJaQ&#10;L5UEE8JUcu5bg1b5lZuQYnZys1UhnnPH9ayusdyOXCRJxq3qKS4YNeHOYDs0Zyth/Sk2B//RvO2m&#10;AxZD7l+HExkpHx+Wl2dgAZfwB8NNP6pDHZ2O7kzas1FCJrI0ohKKPAN2A9J1UgA7ShAbIYDXFf//&#10;Q/0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZF77BqcCAAAqBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA68DXuN4AAAALAQAADwAAAAAAAAAA&#10;AAAAAAABBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAwGAAAAAA==&#10;" stroked="f">
+            <v:fill opacity="0"/>
+            <v:textbox style="mso-next-textbox:#Надпись 3" inset="0,0,0,0">
+              <w:txbxContent>
+                <w:p w:rsidR="005A2D16" w:rsidRDefault="005A2D16">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:line="280" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A25A26">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>ОАО «НКФО «ЕРИП»</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00285CB8" w:rsidRPr="00A25A26" w:rsidRDefault="00285CB8">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:spacing w:line="280" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:sz w:val="32"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="005A2D16" w:rsidRDefault="00285CB8" w:rsidP="009F709C">
+                  <w:pPr>
+                    <w:spacing w:line="216" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="26"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">ул. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="005A2D16" w:rsidRPr="00A25A26">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>Толстого, 6, 3 этаж, к. 303</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00285CB8" w:rsidRPr="00A25A26" w:rsidRDefault="00285CB8" w:rsidP="009F709C">
+                  <w:pPr>
+                    <w:spacing w:line="216" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:sz w:val="32"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>220007, г. Минск</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="005A2D16" w:rsidRDefault="005A2D16" w:rsidP="009F709C">
+                  <w:pPr>
+                    <w:spacing w:line="216" w:lineRule="auto"/>
+                    <w:ind w:left="5046"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                    <w:t>220007, г. Минск</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="005A2D16" w:rsidRDefault="005A2D16">
+                  <w:pPr>
+                    <w:widowControl/>
+                    <w:rPr>
+                      <w:sz w:val="26"/>
+                      <w:szCs w:val="26"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00C37F08">
+        <w:rPr>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:pict>
           <v:shape id="Надпись 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:79.2pt;margin-top:31.55pt;width:212.85pt;height:37.3pt;z-index:251655680;mso-wrap-distance-left:9.05pt;mso-wrap-distance-right:9.05pt;mso-position-horizontal-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB71HC8pAIAACIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbv3fxsum2ipqvdliKk&#10;5UdaeAA3cRoLxza222RBHLjzCrwDBw7ceIXuGzF2mu4PF4TIwRnb48/fzHzj2XnXcLSj2jApchyd&#10;hBhRUciSiU2O371djaYYGUtESbgUNMc31ODz+dMns1ZlNJa15CXVCECEyVqV49palQWBKWraEHMi&#10;FRWwWUndEAtTvQlKTVpAb3gQh+FZ0EpdKi0LagysLvtNPPf4VUUL+7qqDLWI5xi4WT9qP67dGMxn&#10;JNtoompWHGiQf2DRECbg0iPUkliCtpr9AdWwQksjK3tSyCaQVcUK6mOAaKLwUTTXNVHUxwLJMeqY&#10;JvP/YItXuzcasTLHY4wEaaBE+2/77/sf+1/7n7dfbr+i2OWoVSYD12sFzra7lB3U2sdr1JUs3hsk&#10;5KImYkMvtJZtTUkJHCN3Mrh3tMcxDmTdvpQlXEa2VnqgrtKNSyCkBAE61OrmWB/aWVTAYjwJT6MU&#10;iBawl0xOJ5EvYECy4bTSxj6nskHOyLGG+nt0srsy1rEh2eDiLjOSs3LFOPcTvVkvuEY7AlpZ+a8/&#10;y1VN+tXhOtO7erwHGFw4JCEdZn9dvwIRAAG352LxwviURnESXsbpaHU2nYySVTIepZNwOgqj9DI9&#10;C5M0Wa4+OwZRktWsLKm4YoIOIo2SvxPBoV16eXmZojbH6Tge++AesD+EdYg1dJ8v4aNENcxCz3LW&#10;5Hh6dCKZq/ozUULYJLOE8d4OHtL3KYMcDH+fFa8RJ4teILZbd4DihLOW5Q2oRUsoJkgCHhowaqk/&#10;YtRC0+bYfNgSTTHiLwQoznX4YOjBWA8GEQUczbHFqDcXtn8JtkqzTQ3IvaaFvABVVswL5o4FUHYT&#10;aERP/vBouE6/P/ded0/b/DcAAAD//wMAUEsDBBQABgAIAAAAIQCiAKDl3AAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMGmhDiVFAE14qA1Ksbb+Mo8TqK3Tb8PcsJbvs0&#10;o9mZcjO7QZxxCp0nBctFAgKp8aajVsHX59tdDiJETUYPnlDBNwbYVNdXpS6Mv9AHnuvYCg6hUGgF&#10;NsaxkDI0Fp0OCz8isXb0k9ORcWqlmfSFw90gV0mylk53xB+sHnFrsenrk1OQ7lbZPrzXr9txj499&#10;Hl76I1mlbm/m5ycQEef4Z4bf+lwdKu508CcyQQzMD/k9WxWs0yUINjDzcWAlzTKQVSn/T6h+AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHvUcLykAgAAIgUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKIAoOXcAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;/gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#10;" stroked="f">
             <v:fill opacity="0"/>
-            <v:textbox inset="0,0,0,0">
+            <v:textbox style="mso-next-textbox:#Надпись 2" inset="0,0,0,0">
               <w:txbxContent>
-                <w:p w:rsidR="00A25A26" w:rsidRDefault="00A25A26">
+                <w:p w:rsidR="005A2D16" w:rsidRDefault="005A2D16">
                   <w:pPr>
                     <w:widowControl/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                     </w:rPr>
                     <w:t xml:space="preserve">         </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00A25A26" w:rsidRDefault="00A25A26">
+                <w:p w:rsidR="005A2D16" w:rsidRDefault="005A2D16">
                   <w:pPr>
                     <w:widowControl/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="26"/>
                       <w:szCs w:val="26"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                </w:t>
                   </w:r>
-                </w:p>
-[...66 lines deleted...]
-                  </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9855" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="108"/>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="4644"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C803F9" w:rsidTr="00A25A26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="108" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C803F9" w:rsidRDefault="00C803F9">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C803F9" w:rsidRPr="00A25A26" w:rsidRDefault="00C803F9">
+          <w:p w:rsidR="00C9631F" w:rsidRPr="00C9631F" w:rsidRDefault="00C803F9" w:rsidP="00D373A3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A25A26">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">О заключении договора присоединения </w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C803F9" w:rsidRDefault="00C803F9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C803F9" w:rsidTr="00A25A26">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C803F9" w:rsidRDefault="00C803F9" w:rsidP="002973A6">
+          <w:p w:rsidR="00C803F9" w:rsidRDefault="00C803F9" w:rsidP="00AF1F02">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...14 lines deleted...]
-              <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C803F9" w:rsidTr="00A25A26">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C803F9" w:rsidRPr="00C50BDF" w:rsidRDefault="00C803F9">
@@ -321,51 +321,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>азать наименование организации</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, в соответствии со свидетельством о государственной регистрации</w:t>
             </w:r>
             <w:r w:rsidR="00863C43">
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, УНП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C803F9" w:rsidRPr="00A25A26" w:rsidRDefault="00C803F9">
+    <w:p w:rsidR="00C803F9" w:rsidRPr="00AF1F02" w:rsidRDefault="00C803F9">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A25A26">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее – </w:t>
       </w:r>
       <w:r w:rsidR="000520B9" w:rsidRPr="00A25A26">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Организация</w:t>
       </w:r>
@@ -375,75 +375,63 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">) просит Вас заключить договор присоединения к </w:t>
       </w:r>
       <w:r w:rsidR="00863C43" w:rsidRPr="00A25A26">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Сервису</w:t>
       </w:r>
       <w:r w:rsidR="006F6F07" w:rsidRPr="00A25A26">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЕРИП.ID в качестве производителя услуг</w:t>
       </w:r>
       <w:r w:rsidR="000520B9" w:rsidRPr="00A25A26">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>. Наша Организация</w:t>
       </w:r>
+      <w:r w:rsidR="00AF1F02">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A25A26">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...18 lines deleted...]
-        <w:t>- занимается следующими видами деятельности:</w:t>
+        <w:t>занимается следующими видами деятельности:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9855"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C803F9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C803F9" w:rsidRDefault="00C803F9">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
@@ -837,126 +825,328 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009D7417" w:rsidRPr="009D7417" w:rsidRDefault="00A25A26" w:rsidP="00A25A26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование телекоммуникационного оператора для обеспечения информационного обмена</w:t>
       </w:r>
+      <w:r w:rsidR="00222DF8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
       <w:r w:rsidR="009D7417">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9855"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D7417" w:rsidRPr="006F6F07" w:rsidTr="000F1469">
+      <w:tr w:rsidR="009D7417" w:rsidRPr="006F6F07" w:rsidTr="005A2D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D7417" w:rsidRPr="006F6F07" w:rsidRDefault="009D7417" w:rsidP="000F1469">
+          <w:p w:rsidR="009D7417" w:rsidRPr="006F6F07" w:rsidRDefault="009D7417" w:rsidP="005A2D16">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7417" w:rsidTr="000F1469">
+      <w:tr w:rsidR="009D7417" w:rsidTr="005A2D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="009D7417" w:rsidRPr="009D7417" w:rsidRDefault="009D7417" w:rsidP="009D7417">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>А1/СООО «МТС»/ЗАО «БФТ»/интернет-оператор «Деловая сеть»</w:t>
+              <w:t>А</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>/СООО «МТС»/ЗАО «БФТ»/интернет-оператор «Деловая сеть»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D86431" w:rsidRPr="00053058" w:rsidRDefault="00D86431" w:rsidP="00FF2248">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E7396" w:rsidRPr="009D7417" w:rsidRDefault="001E7396" w:rsidP="001E7396">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7396">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ете</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вой адрес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7396">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для направления Сервисным оператором </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нотификаций</w:t>
+      </w:r>
+      <w:r w:rsidR="00222DF8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9855"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E7396" w:rsidRPr="006F6F07" w:rsidTr="005A2D16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001E7396" w:rsidRPr="006F6F07" w:rsidRDefault="001E7396" w:rsidP="005A2D16">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E7396" w:rsidTr="005A2D16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="001E7396" w:rsidRPr="009D7417" w:rsidRDefault="00222DF8" w:rsidP="005A2D16">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidR="001E7396" w:rsidRPr="001E7396">
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о протоколу </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001E7396" w:rsidRPr="001E7396">
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>http</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001E7396" w:rsidRPr="001E7396">
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001E7396" w:rsidRPr="001E7396">
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001E7396" w:rsidRPr="001E7396">
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="001E7396" w:rsidRPr="001E7396" w:rsidRDefault="001E7396">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C803F9" w:rsidRPr="00A25A26" w:rsidRDefault="00C803F9">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A25A26">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C803F9" w:rsidRPr="00A25A26" w:rsidRDefault="000520B9" w:rsidP="00863C43">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -1039,223 +1229,201 @@
       <w:r w:rsidRPr="00A25A26">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:r w:rsidR="00863C43" w:rsidRPr="00A25A26">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>еречень услуг и счетов Производителя услуг</w:t>
       </w:r>
       <w:r w:rsidRPr="00A25A26">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00863C43" w:rsidRPr="00A25A26">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00053058" w:rsidRPr="00A25A26" w:rsidRDefault="000520B9" w:rsidP="00863C43">
+    <w:p w:rsidR="00AF1F02" w:rsidRDefault="000520B9" w:rsidP="00AF1F02">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A25A26">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="00863C43" w:rsidRPr="00A25A26">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>опию документа, подтверждающего полномочия лица, подписавшего проект Договора присоединения, заверенную в установленном порядке (в случае подписания Договора присоединения не руководителем претендента)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A25A26">
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00576AAC" w:rsidRPr="00863C43" w:rsidRDefault="00576AAC" w:rsidP="002973A6">
+    <w:p w:rsidR="00AF1F02" w:rsidRDefault="00AF1F02" w:rsidP="00AF1F02">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00222DF8" w:rsidRDefault="00222DF8" w:rsidP="00AF1F02">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF1F02">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* заполняется при выборе режима взаимодействия без участия сервисного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF1F02">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>агрегатора</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00576AAC" w:rsidRDefault="00576AAC" w:rsidP="002973A6">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE4550" w:rsidRPr="00863C43" w:rsidRDefault="00CE4550" w:rsidP="002973A6">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2836"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C803F9" w:rsidTr="00053058">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
-[...93 lines deleted...]
-            <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C803F9" w:rsidRDefault="00C803F9">
+          <w:p w:rsidR="00C803F9" w:rsidRDefault="00AF1F02" w:rsidP="00AF1F02">
             <w:r>
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Должность руководителя</w:t>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidR="00C803F9">
+              <w:rPr>
+                <w:color w:val="595959"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Должность </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C803F9" w:rsidRDefault="00C803F9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -1291,271 +1459,332 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C803F9" w:rsidRDefault="00C803F9">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>И.О. Фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C803F9" w:rsidRDefault="00C803F9" w:rsidP="003B4B4B">
+    <w:p w:rsidR="00C803F9" w:rsidRDefault="00C803F9" w:rsidP="009C232F">
       <w:pPr>
         <w:widowControl/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C803F9" w:rsidSect="002973A6">
+    <w:sectPr w:rsidR="00C803F9" w:rsidSect="00C9631F">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="567" w:bottom="284" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="794" w:right="454" w:bottom="284" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="408"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="005A2D16" w:rsidRDefault="005A2D16" w:rsidP="001E7396">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="005A2D16" w:rsidRDefault="005A2D16" w:rsidP="001E7396">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="005A2D16" w:rsidRDefault="005A2D16" w:rsidP="001E7396">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="005A2D16" w:rsidRDefault="005A2D16" w:rsidP="001E7396">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="0"/>
+  <w:drawingGridHorizontalSpacing w:val="150"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
-  <w:doNotUseMarginsForDrawingGridOrigin/>
-[...1 lines deleted...]
-  <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="6145" fillcolor="white">
+      <v:fill color="white"/>
+    </o:shapedefaults>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F0028"/>
     <w:rsid w:val="00027B7D"/>
     <w:rsid w:val="000448E9"/>
     <w:rsid w:val="000520B9"/>
     <w:rsid w:val="00053058"/>
     <w:rsid w:val="000A65F2"/>
     <w:rsid w:val="000F4772"/>
+    <w:rsid w:val="00151169"/>
+    <w:rsid w:val="001E7396"/>
     <w:rsid w:val="001F7AF6"/>
+    <w:rsid w:val="00222DF8"/>
+    <w:rsid w:val="00272391"/>
+    <w:rsid w:val="00285CB8"/>
     <w:rsid w:val="00285DE3"/>
     <w:rsid w:val="002973A6"/>
     <w:rsid w:val="002E1ADF"/>
     <w:rsid w:val="003B0701"/>
     <w:rsid w:val="003B4B4B"/>
     <w:rsid w:val="003B7D29"/>
+    <w:rsid w:val="003D3B86"/>
     <w:rsid w:val="00421DC5"/>
     <w:rsid w:val="004873DE"/>
     <w:rsid w:val="004F5B7E"/>
     <w:rsid w:val="00576AAC"/>
+    <w:rsid w:val="005A2D16"/>
     <w:rsid w:val="006F6F07"/>
     <w:rsid w:val="007B429E"/>
     <w:rsid w:val="00810B84"/>
     <w:rsid w:val="00824E6A"/>
     <w:rsid w:val="00843950"/>
     <w:rsid w:val="00863C43"/>
     <w:rsid w:val="00876804"/>
     <w:rsid w:val="008A6697"/>
     <w:rsid w:val="008F0028"/>
     <w:rsid w:val="008F6770"/>
     <w:rsid w:val="00976936"/>
+    <w:rsid w:val="009C232F"/>
     <w:rsid w:val="009C38B7"/>
     <w:rsid w:val="009D7417"/>
     <w:rsid w:val="009F709C"/>
     <w:rsid w:val="00A25A26"/>
     <w:rsid w:val="00A373AF"/>
     <w:rsid w:val="00A413A1"/>
     <w:rsid w:val="00A95783"/>
+    <w:rsid w:val="00AF1F02"/>
     <w:rsid w:val="00BA0A0C"/>
     <w:rsid w:val="00BD5A1F"/>
     <w:rsid w:val="00BE31B5"/>
+    <w:rsid w:val="00C37F08"/>
     <w:rsid w:val="00C50BDF"/>
     <w:rsid w:val="00C803F9"/>
+    <w:rsid w:val="00C9631F"/>
     <w:rsid w:val="00CC3617"/>
     <w:rsid w:val="00CD4CDD"/>
+    <w:rsid w:val="00CE4550"/>
+    <w:rsid w:val="00D373A3"/>
     <w:rsid w:val="00D50E83"/>
     <w:rsid w:val="00D84E9B"/>
     <w:rsid w:val="00D86431"/>
     <w:rsid w:val="00DD0527"/>
     <w:rsid w:val="00E42AC5"/>
     <w:rsid w:val="00E53FD2"/>
     <w:rsid w:val="00EA7D69"/>
     <w:rsid w:val="00EB417E"/>
     <w:rsid w:val="00EB4AE1"/>
+    <w:rsid w:val="00F02A4E"/>
     <w:rsid w:val="00FA6C3D"/>
     <w:rsid w:val="00FF2248"/>
     <w:rsid w:val="09E338E2"/>
     <w:rsid w:val="109A677F"/>
     <w:rsid w:val="2DB700EF"/>
     <w:rsid w:val="44FC26DC"/>
     <w:rsid w:val="6CF8401D"/>
     <w:rsid w:val="76175D97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="6145" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -1841,63 +2070,115 @@
     <w:rsid w:val="000F4772"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F4772"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Основной текст с отступом Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:rsid w:val="00863C43"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E7396"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001E7396"/>
+    <w:rPr>
+      <w:sz w:val="30"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E7396"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E7396"/>
+    <w:rPr>
+      <w:sz w:val="30"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2148,87 +2429,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C877BD82-3AF9-4B90-8ED2-AC427EC49486}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{081D5BDA-18C4-4A1E-97AA-3074D4CC2E60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>243</Words>
-  <Characters>1388</Characters>
+  <Words>267</Words>
+  <Characters>1527</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1628</CharactersWithSpaces>
+  <CharactersWithSpaces>1791</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>GU NB</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-12.2.0.13412</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>E3197CFD78104DF8AB992B3D47C137D3_13</vt:lpwstr>
   </property>