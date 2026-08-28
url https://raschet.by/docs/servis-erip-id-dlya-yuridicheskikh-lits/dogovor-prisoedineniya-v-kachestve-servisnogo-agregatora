--- v0 (2026-04-17)
+++ v1 (2026-08-28)
@@ -1,3013 +1,2796 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ДОГОВОР №_______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>присоединения к Правилам функционирования Сервису ЕРИП.ID</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19" w:rsidDel="00830FC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674" w:rsidDel="00830FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">в качестве Сервисного </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>агрегатора</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>г. Минск                                                                                         «_____»_____________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>20__</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Открытое акционерное общество «Небанковская кредитно-финансовая организация «Единое расчетное и информационное пространство», именуемое в дальнейшем Сервисный оператор, в лице ____________________________________________________________________, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>действующего</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> на основании ___________________________________________, с одной стороны, и __________________________________________________________________, именуемый (-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ое</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">) в дальнейшем Сервисный </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>агрегатор</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> в лице ______________________________________, действующего на основании _______________, с другой стороны, вместе именуемые в дальнейшем Стороны, заключили настоящий Договор на следующих условиях.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1. ПРЕДМЕТ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Сервисный </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>агрегатор</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> в порядке и на условиях, предусмотренных Правилами функционирования Сервиса ЕРИП.ID</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19" w:rsidDel="00830FC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674" w:rsidDel="00830FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(далее – Правила), оказывает услуги по организации информационного взаимодействия между Производителем услуг и Сервисным оператором в рамках организации приема платежей согласно Сервису ЕРИП.ID</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19" w:rsidDel="00830FC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674" w:rsidDel="00830FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>посредством платежной системы в едином расчетном и информационном пространстве и предоставления услуги Сервиса ЕРИП.ID.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19" w:rsidDel="00830FC7">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2. Оплата оказываемых услуг осуществляется в соответствии с главой 8 Правил. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2. УСЛОВИЯ ДОГОВОРА ПРИСОЕДИНЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2.1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Настоящий Договор является договором присоединения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Сервисный </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>агрегатор</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ознакомлен с Правилами и в соответствии со статьей 398 Гражданского кодекса Республики Беларусь посредством настоящего Договора полностью </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> безусловно присоединяется к ним. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Факт присоединения Сервисного </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>агрегатора</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам является полным принятием им положений Правил и Стандартов Сервиса </w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ЕРИП.ID</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, включая Сборник вознаграждений за операции, осуществляемые ОАО «НКФО «ЕРИП» (и другими участниками ЕРИП).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2.4. Сервисный </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>агрегатор</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, присоединившийся к Правилам, принимает дальнейшие изменения, вносимые в Правила и Стандарты Сервиса </w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ЕРИП.ID</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, в соответствии с порядком, указанным в Правилах.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2.5 Права, обязанности и ответственность Сторон определяются Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3. ОПЛАТА УСЛУГ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. Размер вознаграждения за услуги, оказываемые </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Сервисным</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>агрегатором</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, и порядок их оплаты определяются Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>4. РАЗРЕШЕНИЕ СПОРОВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1. Порядок разрешения споров и </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>разногласий, возникших между Сторонами по исполнению настоящего Договора или в связи с ним определяется</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правилами.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9529" w:type="dxa"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1791"/>
         <w:gridCol w:w="2141"/>
         <w:gridCol w:w="1945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidTr="00753890">
+      <w:tr w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidTr="00BF35D9">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>о</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>т Сервисного оператора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">от Сервисного </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>агрегатора</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidTr="00753890">
+      <w:tr w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidTr="00BF35D9">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00E75847" w:rsidRDefault="00E75847" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00E75847" w:rsidRDefault="00E75847" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...7 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5. СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Срок действия настоящего Договора определяется Правилами. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>6. ИНЫЕ УСЛОВИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.1. Если в течение срока действия настоящего Договора одно или несколько установленных им положений становятся недействительными (ничтожными) либо не имеющими юридической силы в </w:t>
-[...11 lines deleted...]
-        <w:t>соответствии с законодательством, то это обстоятельство не делает недействительными (ничтожными) либо не имеющими юридической силы иные положения настоящего Договора, который продолжает действовать в соответствующей части.</w:t>
+        <w:t>6.1. Если в течение срока действия настоящего Договора одно или несколько установленных им положений становятся недействительными (ничтожными) либо не имеющими юридической силы в соответствии с законодательством, то это обстоятельство не делает недействительными (ничтожными) либо не имеющими юридической силы иные положения настоящего Договора, который продолжает действовать в соответствующей части.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2. Во всем </w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>остальном</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, что не предусмотрено Правилами и настоящим Договором, Стороны руководствуются законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="228" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00072674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ЮРИДИЧЕСКИЕ АДРЕСА, БАНКОВСКИЕ РЕКВИЗИТЫ И ПОДПИСИ СТОРОН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
+    <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00A07E84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="228" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4488"/>
         <w:gridCol w:w="440"/>
         <w:gridCol w:w="4645"/>
         <w:gridCol w:w="33"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidTr="00753890">
+      <w:tr w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidTr="00BF35D9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="33" w:type="dxa"/>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4488" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:ind w:right="9"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Сервисный оператор</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:ind w:right="9"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4645" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Сервисный </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>агрегатор</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidTr="00753890">
+      <w:tr w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidTr="00BF35D9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="33" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="2507"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4488" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Открытое акционерное общество «Небанковская кредитно-финансовая организация «Единое расчетное и информационное пространство»</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">220007, г. Минск, ул. Толстого, 6, 3 этаж, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>каб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">. 303, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">счет для проведения расчетов в рамках Сервиса: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">BY82 SSIS 3819 0000 0010 0000 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>0000</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>БИК</w:t>
             </w:r>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>: SSISBY25</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>УНП</w:t>
             </w:r>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 807000268, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>ОКПО – 382684845000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4645" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="1247"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidTr="00753890">
+      <w:tr w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidTr="00BF35D9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="234"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4488" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>От Сервисного оператор</w:t>
             </w:r>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>а:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">От Сервисного </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00791A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>агрегатора</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidTr="00753890">
+      <w:tr w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidTr="00BF35D9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="234"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4488" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">_________________ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>«__»________20__ г.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="440" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1876" w:hanging="1134"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">_________________ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1876" w:hanging="1134"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>«__»________20__ г.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1876" w:hanging="1134"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00072674">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00753890">
+          <w:p w:rsidR="00A07E84" w:rsidRPr="00072674" w:rsidRDefault="00A07E84" w:rsidP="00BF35D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C55B30" w:rsidRPr="00791A19" w:rsidRDefault="00C55B30" w:rsidP="00C55B30">
-[...163 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w:rsidR="00F26E79" w:rsidRDefault="00F26E79"/>
+    <w:sectPr w:rsidR="00F26E79" w:rsidSect="00F26E79">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="381"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Reference Specialty">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:drawingGridHorizontalSpacing w:val="140"/>
-[...1 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00C55B30"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00F537BC"/>
+    <w:rsidRoot w:val="00A07E84"/>
+    <w:rsid w:val="00A07E84"/>
+    <w:rsid w:val="00E75847"/>
+    <w:rsid w:val="00F26E79"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Reference Specialty" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:ind w:left="425" w:firstLine="425"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="index 1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
-    <w:lsdException w:name="annotation text" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Hyperlink" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Balloon Text" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
@@ -3053,687 +2836,85 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C55B30"/>
+    <w:rsid w:val="00A07E84"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...20 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...577 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3989,53 +3170,53 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>563</Words>
-  <Characters>3211</Characters>
+  <Words>561</Words>
+  <Characters>3202</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3767</CharactersWithSpaces>
+  <CharactersWithSpaces>3756</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.mihalevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>