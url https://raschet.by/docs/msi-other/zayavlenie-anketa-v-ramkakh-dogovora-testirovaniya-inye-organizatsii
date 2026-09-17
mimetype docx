--- v2 (2026-05-14)
+++ v3 (2026-09-17)
@@ -442,51 +442,51 @@
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00E312C9" w:rsidP="00F72B82">
+          <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00E312C9" w:rsidP="00AA3EC9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>повторный</w:t>
             </w:r>
             <w:r w:rsidR="00033492">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00E312C9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -512,168 +512,153 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>первичного</w:t>
             </w:r>
             <w:r w:rsidR="00D861B8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E312C9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>тестирования</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:r w:rsidR="00AA3EC9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3EC9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA7EBD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00EA7EBD">
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3EC9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">     </w:t>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00033492">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> )</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00033492">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00135AA0" w:rsidP="00EA7EBD">
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492" w:rsidP="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Сокращенное н</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00033492">
+        <w:t xml:space="preserve">Наименование владельца </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>информационной системы (ИС):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
@@ -844,73 +829,74 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00511CB4" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511CB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve">длиной </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00511CB4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>до 25 символов</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E312C9" w:rsidRPr="00E312C9" w:rsidRDefault="00E312C9" w:rsidP="00E312C9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1482,61 +1468,52 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006B53DC" w:rsidRDefault="006B53DC" w:rsidP="006B53DC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Приложение для</w:t>
+            </w:r>
             <w:r w:rsidR="007B354E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="006B53DC" w:rsidRDefault="006B53DC" w:rsidP="006B53DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1810,50 +1787,58 @@
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">URL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>для возврата результатов:</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRPr="00EC63ED" w:rsidRDefault="00EC63ED">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00127DAB">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10016" w:type="dxa"/>
             <w:tcBorders>
@@ -1894,50 +1879,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009B7AB0" w:rsidRDefault="009B7AB0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004D7552" w:rsidRDefault="004D7552">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Владелец прав на URL для возврата результатов:</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRPr="00EC63ED" w:rsidRDefault="00EC63ED">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="004D7552" w:rsidRDefault="004D7552">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="10016" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
@@ -2034,128 +2027,125 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>иное</w:t>
             </w:r>
             <w:r w:rsidRPr="00033492">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve"> →</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00511CB4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>предварительно обратитесь</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
-              <w:t>предварительно</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">обратитесь </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5279" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="004D7552" w:rsidRDefault="004D7552" w:rsidP="004D7552">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D7552" w:rsidTr="0034161A">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D7552" w:rsidRDefault="004D7552" w:rsidP="004D7552">
+          <w:p w:rsidR="004D7552" w:rsidRPr="00511CB4" w:rsidRDefault="004D7552" w:rsidP="004D7552">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4277" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004D7552" w:rsidRDefault="004D7552" w:rsidP="004D7552">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="004D7552" w:rsidRPr="00511CB4" w:rsidRDefault="004D7552" w:rsidP="004D7552">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511CB4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t>к владельцу МСИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5279" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="004D7552" w:rsidRDefault="004D7552" w:rsidP="004D7552">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="004D7552" w:rsidRDefault="004D7552" w:rsidP="00EA4A68">
       <w:pPr>
@@ -2334,50 +2324,58 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Тестируемые услуги</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> МСИ:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00511CB4" w:rsidRDefault="00511CB4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2393,50 +2391,58 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>верификация данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D71D68" w:rsidRPr="00663B29" w:rsidTr="003B3DAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00D71D68" w:rsidRPr="00EA7EBD" w:rsidRDefault="00D71D68" w:rsidP="003B3DAA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2450,100 +2456,109 @@
           <w:p w:rsidR="00D71D68" w:rsidRPr="00663B29" w:rsidRDefault="00D71D68" w:rsidP="00345A3D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663B29">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>упрощенная верификация данных</w:t>
             </w:r>
             <w:r w:rsidR="00345A3D" w:rsidRPr="00663B29">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D71D68" w:rsidRPr="00663B29" w:rsidRDefault="00033492" w:rsidP="00D71D68">
+    <w:p w:rsidR="00D71D68" w:rsidRPr="00511CB4" w:rsidRDefault="00033492" w:rsidP="00D71D68">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:leftChars="-100" w:left="-200" w:firstLineChars="100" w:firstLine="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00663B29">
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511CB4">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00D71D68" w:rsidRPr="00663B29">
+      <w:r w:rsidR="00D71D68" w:rsidRPr="00511CB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>* только для криптографич</w:t>
       </w:r>
-      <w:r w:rsidR="00345A3D" w:rsidRPr="00663B29">
+      <w:r w:rsidR="00345A3D" w:rsidRPr="00511CB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
-      <w:r w:rsidR="00D71D68" w:rsidRPr="00663B29">
+      <w:r w:rsidR="00D71D68" w:rsidRPr="00511CB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>ск</w:t>
       </w:r>
-      <w:r w:rsidR="00345A3D" w:rsidRPr="00663B29">
+      <w:r w:rsidR="00345A3D" w:rsidRPr="00511CB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>их способов</w:t>
       </w:r>
-      <w:r w:rsidR="00D71D68" w:rsidRPr="00663B29">
+      <w:r w:rsidR="00D71D68" w:rsidRPr="00511CB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> аутентификации</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D71D68" w:rsidRPr="00663B29" w:rsidRDefault="00D71D68"/>
     <w:p w:rsidR="00EA7EBD" w:rsidRPr="00663B29" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663B29">
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRPr="00663B29" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663B29">
         <w:rPr>
@@ -2609,51 +2624,59 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00663B29" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663B29">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>физические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00663B29" w:rsidRDefault="00EA7EBD">
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRPr="00663B29" w:rsidRDefault="00EC63ED">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidRPr="00663B29">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00663B29" w:rsidRDefault="00EA7EBD">
             <w:pPr>
@@ -2667,51 +2690,59 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00663B29" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663B29">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">индивидуальные предприниматели, в т.ч. нотариусы* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00663B29" w:rsidRDefault="00EA7EBD">
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRPr="00663B29" w:rsidRDefault="00EC63ED">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
@@ -2734,105 +2765,112 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00663B29" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663B29">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>юридические лица*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00511CB4" w:rsidRDefault="00033492">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:leftChars="-100" w:left="-200" w:firstLineChars="100" w:firstLine="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00663B29">
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511CB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve">* только для услуги по </w:t>
       </w:r>
-      <w:r w:rsidR="00A573C5" w:rsidRPr="00663B29">
+      <w:r w:rsidR="00A573C5" w:rsidRPr="00511CB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>упрощенной</w:t>
       </w:r>
-      <w:r w:rsidRPr="00663B29">
+      <w:r w:rsidRPr="00511CB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A573C5" w:rsidRPr="00663B29">
+      <w:r w:rsidR="00A573C5" w:rsidRPr="00511CB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>вер</w:t>
       </w:r>
-      <w:r w:rsidRPr="00663B29">
+      <w:r w:rsidRPr="00511CB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>ификации</w:t>
       </w:r>
-      <w:r w:rsidR="00401FA2" w:rsidRPr="00663B29">
+      <w:r w:rsidR="00401FA2" w:rsidRPr="00511CB4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> данных</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0017328B" w:rsidRDefault="0017328B" w:rsidP="0017328B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2923,189 +2961,193 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">полный перечень данных </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0017328B" w:rsidRDefault="0017328B" w:rsidP="0017328B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="0017328B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblW w:w="10173" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
-        <w:gridCol w:w="4277"/>
+        <w:gridCol w:w="4419"/>
         <w:gridCol w:w="5387"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0017328B" w:rsidTr="00401FA2">
+      <w:tr w:rsidR="0017328B" w:rsidTr="00511CB4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="0017328B" w:rsidRPr="00EA7EBD" w:rsidRDefault="0017328B" w:rsidP="00401FA2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4277" w:type="dxa"/>
+            <w:tcW w:w="4419" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0017328B" w:rsidRDefault="0017328B" w:rsidP="00401FA2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>набор данных</w:t>
             </w:r>
             <w:r w:rsidRPr="00033492">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00511CB4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>предварительно обратитесь</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
-              <w:t>предварительно</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">обратитесь </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="0017328B" w:rsidRDefault="0017328B" w:rsidP="00401FA2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017328B" w:rsidTr="00401FA2">
+      <w:tr w:rsidR="0017328B" w:rsidTr="00511CB4">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0017328B" w:rsidRDefault="0017328B" w:rsidP="00401FA2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4277" w:type="dxa"/>
+            <w:tcW w:w="4419" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0017328B" w:rsidRDefault="0017328B" w:rsidP="00401FA2">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="0017328B" w:rsidRPr="00511CB4" w:rsidRDefault="0017328B" w:rsidP="00401FA2">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511CB4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t>к владельцу МСИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="0017328B" w:rsidRDefault="0017328B" w:rsidP="00401FA2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0017328B" w:rsidRDefault="0017328B" w:rsidP="0017328B">
       <w:pPr>
@@ -3147,50 +3189,86 @@
       </w:r>
       <w:r w:rsidRPr="009C0F0A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0F0A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>для услуги по верификации данных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRPr="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00EC63ED">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC63ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>однофакторные</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
@@ -3225,50 +3303,58 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>статический пароль</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B07DF4" w:rsidTr="00B07DF4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -3292,50 +3378,107 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>динамический пароль</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRPr="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00EC63ED">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC63ED">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>многофакторные</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B07DF4" w:rsidTr="00B07DF4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -3368,50 +3511,58 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">сертификат </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГосСУОК</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B07DF4" w:rsidTr="00B07DF4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00B07DF4" w:rsidRPr="00EA7EBD" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3435,50 +3586,59 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">сертификат </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГосСУОК</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (включая атрибутный)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
@@ -3536,114 +3696,160 @@
               </w:rPr>
               <w:t xml:space="preserve"> по протоколу </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MobileID</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B07DF4" w:rsidRPr="00AB0EC5" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
+    <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRPr="00AB0EC5" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Способы аутентификации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">клиентов в ИС </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0F0A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">для услуги по </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0F0A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>упрощенной верификации данных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
+    <w:p w:rsidR="00511CB4" w:rsidRPr="00511CB4" w:rsidRDefault="00511CB4" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511CB4" w:rsidRPr="00EC63ED" w:rsidRDefault="00511CB4" w:rsidP="00511CB4">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC63ED">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>многофакторные</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00511CB4" w:rsidRDefault="00511CB4" w:rsidP="00B07DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
@@ -3667,51 +3873,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ID-карта с использованием физического считывателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
+    <w:p w:rsidR="00B07DF4" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
@@ -3752,50 +3975,58 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">сертификат </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГосСУОК</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B07DF4" w:rsidTr="00B07DF4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00B07DF4" w:rsidRPr="00EA7EBD" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3819,50 +4050,59 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">сертификат </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГосСУОК</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (включая атрибутный)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
@@ -3920,50 +4160,59 @@
               </w:rPr>
               <w:t xml:space="preserve"> по протоколу </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MobileID</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B07DF4" w:rsidRDefault="00B07DF4" w:rsidP="00B07DF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00EC63ED" w:rsidRDefault="00EC63ED" w:rsidP="00B07DF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B07DF4" w:rsidTr="00B07DF4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -4027,78 +4276,88 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> с использованием </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AvTunProxy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001C1A4E" w:rsidRDefault="001C1A4E">
+    <w:p w:rsidR="001C1A4E" w:rsidRPr="00511CB4" w:rsidRDefault="001C1A4E">
       <w:pPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00511CB4" w:rsidRPr="00511CB4" w:rsidRDefault="00511CB4">
       <w:pPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+      <w:pPr>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Возможность </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">выработки ЭЦП </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в ИС:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
@@ -4153,144 +4412,161 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>да</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00511CB4" w:rsidRDefault="00511CB4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00511CB4" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0017328B" w:rsidRPr="00511CB4" w:rsidRDefault="0017328B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Логотип </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ИС для отображения клиентам:</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00511CB4" w:rsidRPr="00511CB4" w:rsidRDefault="00511CB4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4404"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
         <w:trPr>
           <w:trHeight w:val="1998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4404" w:type="dxa"/>
             <w:tcBorders>
@@ -4434,68 +4710,70 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>px</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с прозрачным фоном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006225B4" w:rsidRDefault="006225B4" w:rsidP="006225B4">
       <w:pPr>
         <w:ind w:firstLineChars="150" w:firstLine="361"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00511CB4" w:rsidRDefault="00033492">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511CB4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Уполномоченные </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00511CB4">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>работники:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5038,100 +5316,108 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00511CB4" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00511CB4" w:rsidRDefault="00033492" w:rsidP="00511CB4">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подтверждаем, что ознакомлены и согласны с </w:t>
       </w:r>
-      <w:r w:rsidR="006225B4" w:rsidRPr="006225B4">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidR="006225B4" w:rsidRPr="00511CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">документами в области функционирования МСИ и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>условиями оказания услуг, а также обязуемся оплачивать вознаграждение, установленное Сборником вознаграждений за операции, осуществляемые ОАО «НКФО «ЕРИП» (и другими участниками ЕРИП).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00553C6C" w:rsidRDefault="00553C6C">
-      <w:pPr>
+    <w:p w:rsidR="00553C6C" w:rsidRPr="00511CB4" w:rsidRDefault="00553C6C" w:rsidP="00511CB4">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511CB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Обязуемся предоставить доступ к ИС, в отношении которой проводится тестирование, организации, уполномоченной ОАО «НКФО «ЕРИП» на проведение внешнего тестирования.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -5444,293 +5730,426 @@
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w15:commentEx w15:paraId="79164509" w15:done="0"/>
   <w15:commentEx w15:paraId="6663557D" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="BD382EFA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BD382EFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="425"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="18EA1BC9"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="18EA1BC9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="3FCF1822"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="607A7BE0"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="116"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="283"/>
   <w:drawingGridVerticalSpacing w:val="283"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C6981"/>
     <w:rsid w:val="00033492"/>
     <w:rsid w:val="000828E0"/>
     <w:rsid w:val="000856CD"/>
     <w:rsid w:val="00091F33"/>
     <w:rsid w:val="00097AAF"/>
     <w:rsid w:val="000B7C68"/>
     <w:rsid w:val="000C1750"/>
     <w:rsid w:val="000D70C3"/>
     <w:rsid w:val="000E5068"/>
     <w:rsid w:val="000F1D14"/>
     <w:rsid w:val="00111EF8"/>
     <w:rsid w:val="00127DAB"/>
-    <w:rsid w:val="00135AA0"/>
     <w:rsid w:val="00146F7C"/>
     <w:rsid w:val="0017328B"/>
     <w:rsid w:val="00173366"/>
     <w:rsid w:val="00182D1D"/>
     <w:rsid w:val="00182E93"/>
     <w:rsid w:val="001833D3"/>
     <w:rsid w:val="001A0D41"/>
     <w:rsid w:val="001C1A4E"/>
     <w:rsid w:val="001C6B37"/>
     <w:rsid w:val="0020207D"/>
     <w:rsid w:val="00217839"/>
     <w:rsid w:val="00255E33"/>
+    <w:rsid w:val="002609C1"/>
     <w:rsid w:val="00261F7E"/>
     <w:rsid w:val="00267345"/>
     <w:rsid w:val="002A1E88"/>
     <w:rsid w:val="002A2636"/>
     <w:rsid w:val="002B6B2A"/>
     <w:rsid w:val="002E2B5E"/>
     <w:rsid w:val="003211C1"/>
     <w:rsid w:val="0034161A"/>
     <w:rsid w:val="00345A3D"/>
     <w:rsid w:val="00374A81"/>
     <w:rsid w:val="00397903"/>
     <w:rsid w:val="003A7879"/>
     <w:rsid w:val="003B3DAA"/>
     <w:rsid w:val="003B4F93"/>
     <w:rsid w:val="003D04FF"/>
     <w:rsid w:val="00401FA2"/>
     <w:rsid w:val="00423CD6"/>
     <w:rsid w:val="00464890"/>
     <w:rsid w:val="00482BF9"/>
     <w:rsid w:val="00494168"/>
     <w:rsid w:val="004A1484"/>
     <w:rsid w:val="004D7552"/>
     <w:rsid w:val="004E23E9"/>
     <w:rsid w:val="004F5114"/>
     <w:rsid w:val="00501CF3"/>
     <w:rsid w:val="00505279"/>
     <w:rsid w:val="00510A68"/>
+    <w:rsid w:val="00511CB4"/>
     <w:rsid w:val="00553C6C"/>
     <w:rsid w:val="00555F0A"/>
     <w:rsid w:val="00563A18"/>
     <w:rsid w:val="00564C6D"/>
     <w:rsid w:val="00574369"/>
     <w:rsid w:val="00597012"/>
     <w:rsid w:val="005C55AE"/>
     <w:rsid w:val="005D7FA0"/>
     <w:rsid w:val="005E1472"/>
     <w:rsid w:val="006225B4"/>
     <w:rsid w:val="00646ED3"/>
     <w:rsid w:val="006617E6"/>
     <w:rsid w:val="00663B29"/>
     <w:rsid w:val="00682575"/>
     <w:rsid w:val="00682900"/>
+    <w:rsid w:val="0069476A"/>
     <w:rsid w:val="006A7722"/>
     <w:rsid w:val="006B0F85"/>
     <w:rsid w:val="006B53DC"/>
     <w:rsid w:val="006B7309"/>
     <w:rsid w:val="006E444D"/>
     <w:rsid w:val="006F3CEE"/>
     <w:rsid w:val="00712BFB"/>
-    <w:rsid w:val="00740C47"/>
     <w:rsid w:val="00747191"/>
     <w:rsid w:val="007B354E"/>
     <w:rsid w:val="007C4609"/>
     <w:rsid w:val="007F0E0B"/>
     <w:rsid w:val="008445EE"/>
     <w:rsid w:val="008461E3"/>
     <w:rsid w:val="008C3341"/>
     <w:rsid w:val="008F3E58"/>
     <w:rsid w:val="0090559A"/>
     <w:rsid w:val="00935CCC"/>
     <w:rsid w:val="00995010"/>
     <w:rsid w:val="009A1F2F"/>
     <w:rsid w:val="009B2B74"/>
     <w:rsid w:val="009B6D62"/>
     <w:rsid w:val="009B7AB0"/>
     <w:rsid w:val="009C6981"/>
     <w:rsid w:val="009D48F9"/>
     <w:rsid w:val="009F3328"/>
     <w:rsid w:val="00A030DC"/>
     <w:rsid w:val="00A20000"/>
     <w:rsid w:val="00A43601"/>
     <w:rsid w:val="00A46D3F"/>
     <w:rsid w:val="00A573C5"/>
     <w:rsid w:val="00A66919"/>
     <w:rsid w:val="00A75B7F"/>
     <w:rsid w:val="00A8349F"/>
     <w:rsid w:val="00A950DF"/>
+    <w:rsid w:val="00AA3EC9"/>
     <w:rsid w:val="00AA7216"/>
     <w:rsid w:val="00AB0EC5"/>
     <w:rsid w:val="00AB3406"/>
     <w:rsid w:val="00AB3716"/>
     <w:rsid w:val="00B04DBC"/>
     <w:rsid w:val="00B07DF4"/>
     <w:rsid w:val="00B2056E"/>
     <w:rsid w:val="00B43AE5"/>
     <w:rsid w:val="00B459EA"/>
     <w:rsid w:val="00B81F14"/>
     <w:rsid w:val="00B83D2D"/>
     <w:rsid w:val="00BA20F5"/>
     <w:rsid w:val="00C2103E"/>
     <w:rsid w:val="00C54DBC"/>
     <w:rsid w:val="00C5702A"/>
     <w:rsid w:val="00CB15B7"/>
     <w:rsid w:val="00CE7BD4"/>
     <w:rsid w:val="00D324FC"/>
     <w:rsid w:val="00D452E4"/>
     <w:rsid w:val="00D563CA"/>
     <w:rsid w:val="00D63FAC"/>
     <w:rsid w:val="00D71D68"/>
     <w:rsid w:val="00D72113"/>
     <w:rsid w:val="00D861B8"/>
     <w:rsid w:val="00DB2DAE"/>
     <w:rsid w:val="00DB5367"/>
     <w:rsid w:val="00DC1C32"/>
     <w:rsid w:val="00DF7242"/>
     <w:rsid w:val="00E0799F"/>
     <w:rsid w:val="00E27BA6"/>
     <w:rsid w:val="00E312C9"/>
     <w:rsid w:val="00E40BC3"/>
     <w:rsid w:val="00E62E87"/>
     <w:rsid w:val="00E712F1"/>
     <w:rsid w:val="00E86771"/>
     <w:rsid w:val="00EA37B9"/>
     <w:rsid w:val="00EA4A68"/>
     <w:rsid w:val="00EA4D63"/>
     <w:rsid w:val="00EA7EBD"/>
+    <w:rsid w:val="00EC63ED"/>
     <w:rsid w:val="00EC66E2"/>
     <w:rsid w:val="00ED0FCE"/>
     <w:rsid w:val="00F06E10"/>
     <w:rsid w:val="00F150B2"/>
     <w:rsid w:val="00F52FC6"/>
     <w:rsid w:val="00F637C6"/>
     <w:rsid w:val="00F72B82"/>
     <w:rsid w:val="00F9502C"/>
     <w:rsid w:val="00F96D77"/>
     <w:rsid w:val="00FB3506"/>
     <w:rsid w:val="00FB3E12"/>
     <w:rsid w:val="018D00A7"/>
     <w:rsid w:val="01986713"/>
     <w:rsid w:val="01D67404"/>
     <w:rsid w:val="01F01E3C"/>
     <w:rsid w:val="027053BE"/>
     <w:rsid w:val="038A2A20"/>
     <w:rsid w:val="0488407F"/>
     <w:rsid w:val="04EB4455"/>
     <w:rsid w:val="0605043B"/>
     <w:rsid w:val="06C51D50"/>
     <w:rsid w:val="07B405F9"/>
     <w:rsid w:val="08506DF5"/>
     <w:rsid w:val="089F63B2"/>
     <w:rsid w:val="08C87576"/>
@@ -5965,51 +6384,51 @@
     <w:rsid w:val="77CD798A"/>
     <w:rsid w:val="77DE0738"/>
     <w:rsid w:val="7A88687F"/>
     <w:rsid w:val="7ADB624A"/>
     <w:rsid w:val="7C1F1A9E"/>
     <w:rsid w:val="7D3957CF"/>
     <w:rsid w:val="7E0F44BF"/>
     <w:rsid w:val="7E6933BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -6353,50 +6772,60 @@
     <w:name w:val="Текст примечания Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EBD"/>
     <w:rPr>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Тема примечания Знак"/>
     <w:basedOn w:val="a8"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EBD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EC63ED"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -7009,87 +7438,87 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C99B201C-5F20-4801-9C52-0A8BAB1A7E42}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8545882-AEDF-4DC5-91B1-E2F1169FD072}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>522</Words>
-  <Characters>2979</Characters>
+  <Words>530</Words>
+  <Characters>3021</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3495</CharactersWithSpaces>
+  <CharactersWithSpaces>3544</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.titova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-12.2.0.22549</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>54F3A354D8E84C34ABEF5C97305F65E2_13</vt:lpwstr>
   </property>
 </Properties>