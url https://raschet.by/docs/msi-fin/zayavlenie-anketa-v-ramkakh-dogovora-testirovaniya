--- v1 (2025-11-29)
+++ v2 (2026-04-17)
@@ -674,56 +674,55 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00EA7EBD">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="006F3CEE" w:rsidRDefault="00EA7EBD" w:rsidP="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009B2B74" w:rsidRDefault="009B2B74" w:rsidP="009B2B74">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Полное наименование ИС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2387,51 +2386,65 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492" w:rsidP="001833D3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">аутентификация и идентификация </w:t>
+              <w:t>аутентификация и</w:t>
+            </w:r>
+            <w:r w:rsidR="006F3CEE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (или)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> идентификация </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
         <w:tc>
@@ -2445,51 +2458,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492" w:rsidP="001833D3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>аутентификация и верификация данных</w:t>
+              <w:t>верификация данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
@@ -3247,56 +3260,57 @@
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>статический и динамический парол</w:t>
             </w:r>
             <w:r w:rsidR="00AB0EC5">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="000E0D72" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
@@ -3309,51 +3323,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ID-карта с использованием мобильного приложения</w:t>
+              <w:t>ID-карта с использованием физического считывателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3377,51 +3391,109 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ID-карта с использованием физического считывателя</w:t>
+              <w:t>сертификат ГосСУОК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="367"/>
+        <w:gridCol w:w="9649"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA7EBD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="367" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9649" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сертификат ГосСУОК (включая атрибутный)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3445,110 +3517,77 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>сертификат ГосСУОК</w:t>
-[...51 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">сертификат </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>сертификат ГосСУОК (включая атрибутный)</w:t>
-            </w:r>
+              <w:t>ГосСУОК</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по протоколу </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MobileID</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -3587,67 +3626,171 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">сертификат </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГосСУОК</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> по протоколу </w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>MobileID</w:t>
+              <w:t>мультибраузерность</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с использованием </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>AvTunProxy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00AB0EC5" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+      <w:pPr>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Возможность </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выработки ЭЦП </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в ИС:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>только для услуги по аутентификации и идентификации клиентов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>в соответствии с п. 2.5 Протоколов получения данных из МСИ</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
@@ -3664,292 +3807,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">сертификат </w:t>
-[...240 lines deleted...]
-              </w:rPr>
               <w:t>да</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
@@ -3970,86 +3871,67 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00AB0EC5" w:rsidRDefault="00EA7EBD">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Логотип </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ИС для отображения клиентам:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -5211,80 +5093,80 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w15:commentEx w15:paraId="79164509" w15:done="0"/>
   <w15:commentEx w15:paraId="6663557D" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="BD382EFA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BD382EFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="425"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5322,166 +5204,172 @@
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="283"/>
   <w:drawingGridVerticalSpacing w:val="283"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C6981"/>
     <w:rsid w:val="00033492"/>
     <w:rsid w:val="000828E0"/>
     <w:rsid w:val="000856CD"/>
     <w:rsid w:val="00097AAF"/>
     <w:rsid w:val="000B7C68"/>
     <w:rsid w:val="000C1750"/>
     <w:rsid w:val="000D70C3"/>
+    <w:rsid w:val="000E0D72"/>
     <w:rsid w:val="000E5068"/>
     <w:rsid w:val="000F1D14"/>
     <w:rsid w:val="00111EF8"/>
     <w:rsid w:val="00127DAB"/>
     <w:rsid w:val="00146F7C"/>
     <w:rsid w:val="00173366"/>
     <w:rsid w:val="00182D1D"/>
     <w:rsid w:val="00182E93"/>
     <w:rsid w:val="001833D3"/>
     <w:rsid w:val="001A0D41"/>
     <w:rsid w:val="001C6B37"/>
     <w:rsid w:val="0020207D"/>
     <w:rsid w:val="00217839"/>
     <w:rsid w:val="00255E33"/>
     <w:rsid w:val="00261F7E"/>
     <w:rsid w:val="00267345"/>
     <w:rsid w:val="002A1E88"/>
     <w:rsid w:val="002B6B2A"/>
     <w:rsid w:val="002E2B5E"/>
     <w:rsid w:val="003211C1"/>
     <w:rsid w:val="00374A81"/>
     <w:rsid w:val="00397903"/>
     <w:rsid w:val="003A7879"/>
     <w:rsid w:val="003B4F93"/>
     <w:rsid w:val="003D04FF"/>
     <w:rsid w:val="00423CD6"/>
     <w:rsid w:val="00464890"/>
+    <w:rsid w:val="00482BF9"/>
     <w:rsid w:val="00494168"/>
     <w:rsid w:val="004A1484"/>
     <w:rsid w:val="004D7552"/>
     <w:rsid w:val="004E23E9"/>
     <w:rsid w:val="004F5114"/>
     <w:rsid w:val="00501CF3"/>
     <w:rsid w:val="00505279"/>
     <w:rsid w:val="00510A68"/>
     <w:rsid w:val="00553C6C"/>
     <w:rsid w:val="00555F0A"/>
     <w:rsid w:val="00563A18"/>
+    <w:rsid w:val="00567BED"/>
     <w:rsid w:val="00574369"/>
     <w:rsid w:val="00597012"/>
     <w:rsid w:val="005C55AE"/>
     <w:rsid w:val="005D7FA0"/>
     <w:rsid w:val="006225B4"/>
     <w:rsid w:val="00646ED3"/>
     <w:rsid w:val="006617E6"/>
     <w:rsid w:val="00682900"/>
     <w:rsid w:val="006A7722"/>
     <w:rsid w:val="006B0F85"/>
     <w:rsid w:val="006B53DC"/>
     <w:rsid w:val="006E444D"/>
+    <w:rsid w:val="006F3CEE"/>
     <w:rsid w:val="00712BFB"/>
     <w:rsid w:val="00747191"/>
     <w:rsid w:val="007B354E"/>
     <w:rsid w:val="007C4609"/>
     <w:rsid w:val="008445EE"/>
     <w:rsid w:val="008461E3"/>
     <w:rsid w:val="0090559A"/>
     <w:rsid w:val="00935CCC"/>
     <w:rsid w:val="00995010"/>
     <w:rsid w:val="009A1F2F"/>
     <w:rsid w:val="009B2B74"/>
     <w:rsid w:val="009B6D62"/>
     <w:rsid w:val="009B7AB0"/>
     <w:rsid w:val="009C6981"/>
     <w:rsid w:val="009D48F9"/>
     <w:rsid w:val="009F3328"/>
     <w:rsid w:val="00A030DC"/>
     <w:rsid w:val="00A20000"/>
     <w:rsid w:val="00A43601"/>
     <w:rsid w:val="00A46D3F"/>
     <w:rsid w:val="00A66919"/>
     <w:rsid w:val="00A75B7F"/>
     <w:rsid w:val="00A8349F"/>
     <w:rsid w:val="00A950DF"/>
     <w:rsid w:val="00AA7216"/>
     <w:rsid w:val="00AB0EC5"/>
     <w:rsid w:val="00AB3406"/>
     <w:rsid w:val="00AB3716"/>
     <w:rsid w:val="00B04DBC"/>
     <w:rsid w:val="00B2056E"/>
     <w:rsid w:val="00B43AE5"/>
     <w:rsid w:val="00B459EA"/>
     <w:rsid w:val="00B81F14"/>
     <w:rsid w:val="00B83D2D"/>
     <w:rsid w:val="00BA20F5"/>
     <w:rsid w:val="00C2103E"/>
+    <w:rsid w:val="00C54DBC"/>
     <w:rsid w:val="00C5702A"/>
     <w:rsid w:val="00CE7BD4"/>
     <w:rsid w:val="00D324FC"/>
     <w:rsid w:val="00D452E4"/>
     <w:rsid w:val="00D563CA"/>
     <w:rsid w:val="00D63FAC"/>
     <w:rsid w:val="00D72113"/>
     <w:rsid w:val="00D861B8"/>
     <w:rsid w:val="00DB2DAE"/>
     <w:rsid w:val="00DB5367"/>
     <w:rsid w:val="00DC1C32"/>
     <w:rsid w:val="00DF7242"/>
     <w:rsid w:val="00E27BA6"/>
     <w:rsid w:val="00E312C9"/>
     <w:rsid w:val="00E40BC3"/>
     <w:rsid w:val="00E62E87"/>
     <w:rsid w:val="00E712F1"/>
     <w:rsid w:val="00EA37B9"/>
     <w:rsid w:val="00EA4A68"/>
     <w:rsid w:val="00EA7EBD"/>
     <w:rsid w:val="00EC66E2"/>
     <w:rsid w:val="00ED0FCE"/>
     <w:rsid w:val="00F06E10"/>
     <w:rsid w:val="00F150B2"/>
     <w:rsid w:val="00F52FC6"/>
     <w:rsid w:val="00F637C6"/>
     <w:rsid w:val="00F72B82"/>
     <w:rsid w:val="00F9502C"/>
     <w:rsid w:val="00F96D77"/>
     <w:rsid w:val="00FB3506"/>
+    <w:rsid w:val="00FD6900"/>
     <w:rsid w:val="018D00A7"/>
     <w:rsid w:val="01986713"/>
     <w:rsid w:val="01D67404"/>
     <w:rsid w:val="01F01E3C"/>
     <w:rsid w:val="027053BE"/>
     <w:rsid w:val="038A2A20"/>
     <w:rsid w:val="0488407F"/>
     <w:rsid w:val="04EB4455"/>
     <w:rsid w:val="0605043B"/>
     <w:rsid w:val="06C51D50"/>
     <w:rsid w:val="07B405F9"/>
     <w:rsid w:val="08506DF5"/>
     <w:rsid w:val="089F63B2"/>
     <w:rsid w:val="08C87576"/>
     <w:rsid w:val="08DD7EC2"/>
     <w:rsid w:val="0A141797"/>
     <w:rsid w:val="0A954FF7"/>
     <w:rsid w:val="0AA277E2"/>
     <w:rsid w:val="0AE82355"/>
     <w:rsid w:val="0B3043E6"/>
     <w:rsid w:val="0BB923B2"/>
     <w:rsid w:val="0C747C3E"/>
     <w:rsid w:val="0CF84031"/>
     <w:rsid w:val="0D420653"/>
     <w:rsid w:val="0E1437C0"/>
@@ -5705,51 +5593,51 @@
     <w:rsid w:val="77CD798A"/>
     <w:rsid w:val="77DE0738"/>
     <w:rsid w:val="7A88687F"/>
     <w:rsid w:val="7ADB624A"/>
     <w:rsid w:val="7C1F1A9E"/>
     <w:rsid w:val="7D3957CF"/>
     <w:rsid w:val="7E0F44BF"/>
     <w:rsid w:val="7E6933BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -6749,87 +6637,87 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2601D18E-B700-4483-8F3D-CEDDB66B4559}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66D97980-342C-4717-9C41-B6741600231F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>514</Words>
-  <Characters>2934</Characters>
+  <Words>504</Words>
+  <Characters>2876</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3442</CharactersWithSpaces>
+  <CharactersWithSpaces>3374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.titova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-12.2.0.22549</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>54F3A354D8E84C34ABEF5C97305F65E2_13</vt:lpwstr>
   </property>
 </Properties>