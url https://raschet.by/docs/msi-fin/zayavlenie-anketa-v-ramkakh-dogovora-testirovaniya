--- v2 (2026-04-17)
+++ v3 (2026-05-27)
@@ -604,67 +604,76 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> )</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00033492">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492" w:rsidP="00EA7EBD">
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="000513FB" w:rsidP="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Наименование владельца </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Сокращенное н</w:t>
+      </w:r>
+      <w:r w:rsidR="00033492">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аименование владельца </w:t>
+      </w:r>
+      <w:r w:rsidR="00033492">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>информационной системы (ИС):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
@@ -5086,87 +5095,87 @@
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1134" w:right="973" w:bottom="700" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w15:commentEx w15:paraId="79164509" w15:done="0"/>
   <w15:commentEx w15:paraId="6663557D" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="BD382EFA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BD382EFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="425"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5198,148 +5207,152 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="283"/>
   <w:drawingGridVerticalSpacing w:val="283"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C6981"/>
     <w:rsid w:val="00033492"/>
+    <w:rsid w:val="000513FB"/>
     <w:rsid w:val="000828E0"/>
     <w:rsid w:val="000856CD"/>
     <w:rsid w:val="00097AAF"/>
     <w:rsid w:val="000B7C68"/>
     <w:rsid w:val="000C1750"/>
     <w:rsid w:val="000D70C3"/>
     <w:rsid w:val="000E0D72"/>
     <w:rsid w:val="000E5068"/>
     <w:rsid w:val="000F1D14"/>
     <w:rsid w:val="00111EF8"/>
     <w:rsid w:val="00127DAB"/>
     <w:rsid w:val="00146F7C"/>
     <w:rsid w:val="00173366"/>
     <w:rsid w:val="00182D1D"/>
     <w:rsid w:val="00182E93"/>
     <w:rsid w:val="001833D3"/>
     <w:rsid w:val="001A0D41"/>
     <w:rsid w:val="001C6B37"/>
     <w:rsid w:val="0020207D"/>
     <w:rsid w:val="00217839"/>
     <w:rsid w:val="00255E33"/>
     <w:rsid w:val="00261F7E"/>
     <w:rsid w:val="00267345"/>
+    <w:rsid w:val="00281F7E"/>
     <w:rsid w:val="002A1E88"/>
     <w:rsid w:val="002B6B2A"/>
     <w:rsid w:val="002E2B5E"/>
     <w:rsid w:val="003211C1"/>
     <w:rsid w:val="00374A81"/>
     <w:rsid w:val="00397903"/>
     <w:rsid w:val="003A7879"/>
     <w:rsid w:val="003B4F93"/>
     <w:rsid w:val="003D04FF"/>
     <w:rsid w:val="00423CD6"/>
     <w:rsid w:val="00464890"/>
     <w:rsid w:val="00482BF9"/>
     <w:rsid w:val="00494168"/>
     <w:rsid w:val="004A1484"/>
     <w:rsid w:val="004D7552"/>
     <w:rsid w:val="004E23E9"/>
     <w:rsid w:val="004F5114"/>
     <w:rsid w:val="00501CF3"/>
     <w:rsid w:val="00505279"/>
     <w:rsid w:val="00510A68"/>
     <w:rsid w:val="00553C6C"/>
     <w:rsid w:val="00555F0A"/>
     <w:rsid w:val="00563A18"/>
     <w:rsid w:val="00567BED"/>
     <w:rsid w:val="00574369"/>
     <w:rsid w:val="00597012"/>
     <w:rsid w:val="005C55AE"/>
     <w:rsid w:val="005D7FA0"/>
     <w:rsid w:val="006225B4"/>
     <w:rsid w:val="00646ED3"/>
     <w:rsid w:val="006617E6"/>
     <w:rsid w:val="00682900"/>
     <w:rsid w:val="006A7722"/>
     <w:rsid w:val="006B0F85"/>
     <w:rsid w:val="006B53DC"/>
     <w:rsid w:val="006E444D"/>
     <w:rsid w:val="006F3CEE"/>
     <w:rsid w:val="00712BFB"/>
     <w:rsid w:val="00747191"/>
     <w:rsid w:val="007B354E"/>
     <w:rsid w:val="007C4609"/>
     <w:rsid w:val="008445EE"/>
     <w:rsid w:val="008461E3"/>
+    <w:rsid w:val="008B2F6B"/>
     <w:rsid w:val="0090559A"/>
     <w:rsid w:val="00935CCC"/>
     <w:rsid w:val="00995010"/>
     <w:rsid w:val="009A1F2F"/>
     <w:rsid w:val="009B2B74"/>
     <w:rsid w:val="009B6D62"/>
     <w:rsid w:val="009B7AB0"/>
     <w:rsid w:val="009C6981"/>
     <w:rsid w:val="009D48F9"/>
     <w:rsid w:val="009F3328"/>
     <w:rsid w:val="00A030DC"/>
     <w:rsid w:val="00A20000"/>
     <w:rsid w:val="00A43601"/>
     <w:rsid w:val="00A46D3F"/>
     <w:rsid w:val="00A66919"/>
     <w:rsid w:val="00A75B7F"/>
     <w:rsid w:val="00A8349F"/>
     <w:rsid w:val="00A950DF"/>
     <w:rsid w:val="00AA7216"/>
     <w:rsid w:val="00AB0EC5"/>
     <w:rsid w:val="00AB3406"/>
     <w:rsid w:val="00AB3716"/>
     <w:rsid w:val="00B04DBC"/>
     <w:rsid w:val="00B2056E"/>
     <w:rsid w:val="00B43AE5"/>
     <w:rsid w:val="00B459EA"/>
     <w:rsid w:val="00B81F14"/>
     <w:rsid w:val="00B83D2D"/>
     <w:rsid w:val="00BA20F5"/>
     <w:rsid w:val="00C2103E"/>
     <w:rsid w:val="00C54DBC"/>
     <w:rsid w:val="00C5702A"/>
+    <w:rsid w:val="00CD244B"/>
     <w:rsid w:val="00CE7BD4"/>
     <w:rsid w:val="00D324FC"/>
     <w:rsid w:val="00D452E4"/>
     <w:rsid w:val="00D563CA"/>
     <w:rsid w:val="00D63FAC"/>
     <w:rsid w:val="00D72113"/>
     <w:rsid w:val="00D861B8"/>
     <w:rsid w:val="00DB2DAE"/>
     <w:rsid w:val="00DB5367"/>
     <w:rsid w:val="00DC1C32"/>
     <w:rsid w:val="00DF7242"/>
     <w:rsid w:val="00E27BA6"/>
     <w:rsid w:val="00E312C9"/>
     <w:rsid w:val="00E40BC3"/>
     <w:rsid w:val="00E62E87"/>
     <w:rsid w:val="00E712F1"/>
     <w:rsid w:val="00EA37B9"/>
     <w:rsid w:val="00EA4A68"/>
     <w:rsid w:val="00EA7EBD"/>
     <w:rsid w:val="00EC66E2"/>
     <w:rsid w:val="00ED0FCE"/>
     <w:rsid w:val="00F06E10"/>
     <w:rsid w:val="00F150B2"/>
     <w:rsid w:val="00F52FC6"/>
     <w:rsid w:val="00F637C6"/>
@@ -5593,51 +5606,51 @@
     <w:rsid w:val="77CD798A"/>
     <w:rsid w:val="77DE0738"/>
     <w:rsid w:val="7A88687F"/>
     <w:rsid w:val="7ADB624A"/>
     <w:rsid w:val="7C1F1A9E"/>
     <w:rsid w:val="7D3957CF"/>
     <w:rsid w:val="7E0F44BF"/>
     <w:rsid w:val="7E6933BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="4098" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -6637,87 +6650,87 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66D97980-342C-4717-9C41-B6741600231F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07A47E1E-3CC3-4048-99A4-0C53385A97D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>504</Words>
-  <Characters>2876</Characters>
+  <Words>506</Words>
+  <Characters>2886</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3374</CharactersWithSpaces>
+  <CharactersWithSpaces>3386</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.titova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-12.2.0.22549</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>54F3A354D8E84C34ABEF5C97305F65E2_13</vt:lpwstr>
   </property>
 </Properties>