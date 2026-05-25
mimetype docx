--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -422,67 +422,76 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000916FB" w:rsidRDefault="000916FB" w:rsidP="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492" w:rsidP="00EA7EBD">
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="000E1436" w:rsidP="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Наименование владельца </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Сокращенное н</w:t>
+      </w:r>
+      <w:r w:rsidR="00033492">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аименование владельца </w:t>
+      </w:r>
+      <w:r w:rsidR="00033492">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>информационной системы (ИС):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
@@ -2344,73 +2353,74 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EA7EBD" w:rsidSect="00EA7EBD">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1134" w:right="973" w:bottom="700" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="BD382EFA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BD382EFA"/>
     <w:lvl w:ilvl="0">
@@ -2458,62 +2468,65 @@
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="283"/>
   <w:drawingGridVerticalSpacing w:val="283"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C6981"/>
     <w:rsid w:val="00033492"/>
+    <w:rsid w:val="00055FFA"/>
     <w:rsid w:val="000856CD"/>
     <w:rsid w:val="000916FB"/>
     <w:rsid w:val="000B7C68"/>
     <w:rsid w:val="000C1750"/>
     <w:rsid w:val="000D70C3"/>
+    <w:rsid w:val="000E1436"/>
     <w:rsid w:val="000E5068"/>
     <w:rsid w:val="00111EF8"/>
     <w:rsid w:val="00173366"/>
     <w:rsid w:val="00182D1D"/>
     <w:rsid w:val="00182E93"/>
     <w:rsid w:val="001833D3"/>
     <w:rsid w:val="001A0D41"/>
+    <w:rsid w:val="001A6759"/>
     <w:rsid w:val="001C6B37"/>
     <w:rsid w:val="00217839"/>
     <w:rsid w:val="002414D6"/>
     <w:rsid w:val="00255E33"/>
     <w:rsid w:val="00267345"/>
     <w:rsid w:val="002B6B2A"/>
     <w:rsid w:val="003211C1"/>
     <w:rsid w:val="0037267E"/>
     <w:rsid w:val="00374A81"/>
     <w:rsid w:val="00397903"/>
     <w:rsid w:val="003A7879"/>
     <w:rsid w:val="003B4F93"/>
     <w:rsid w:val="003D04FF"/>
     <w:rsid w:val="00423CD6"/>
     <w:rsid w:val="00434034"/>
     <w:rsid w:val="00464890"/>
     <w:rsid w:val="004A1484"/>
     <w:rsid w:val="004D7552"/>
     <w:rsid w:val="004F5114"/>
     <w:rsid w:val="005031B8"/>
     <w:rsid w:val="00505279"/>
     <w:rsid w:val="00510A68"/>
     <w:rsid w:val="00555F0A"/>
     <w:rsid w:val="00563A18"/>
     <w:rsid w:val="00574369"/>
@@ -2818,51 +2831,51 @@
     <w:rsid w:val="77CD798A"/>
     <w:rsid w:val="77DE0738"/>
     <w:rsid w:val="7A88687F"/>
     <w:rsid w:val="7ADB624A"/>
     <w:rsid w:val="7C1F1A9E"/>
     <w:rsid w:val="7D3957CF"/>
     <w:rsid w:val="7E0F44BF"/>
     <w:rsid w:val="7E6933BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -3483,87 +3496,87 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FBB91A1-B657-46D6-9A74-940A0E1F1A0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D14F9E9C-82DB-4F0B-994E-32E86B3A5A1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>259</Words>
-  <Characters>1480</Characters>
+  <Words>261</Words>
+  <Characters>1490</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1736</CharactersWithSpaces>
+  <CharactersWithSpaces>1748</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.titova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-12.2.0.22549</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>54F3A354D8E84C34ABEF5C97305F65E2_13</vt:lpwstr>
   </property>
 </Properties>