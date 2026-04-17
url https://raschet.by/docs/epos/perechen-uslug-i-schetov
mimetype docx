--- v0 (2025-10-24)
+++ v1 (2026-04-17)
@@ -52,439 +52,461 @@
         <w:rPr>
           <w:rStyle w:val="10"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="7371"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:leftChars="2000" w:left="4400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002505F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Договор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="002505F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от ___________ № ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ПЕРЕЧЕНЬ УСЛУГ И СЧЕТОВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Производителя услуг</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F0C57" w:rsidTr="00341741">
+      <w:tr w:rsidR="00C23266" w:rsidTr="00BE3334">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименования(е) подключаемых(ой) услуг(и):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0C57" w:rsidTr="00341741">
+      <w:tr w:rsidR="00C23266" w:rsidTr="00BE3334">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0C57" w:rsidTr="00341741">
+      <w:tr w:rsidR="00C23266" w:rsidTr="00BE3334">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10017" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4592"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2037"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1512"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F0C57" w:rsidTr="00341741">
+      <w:tr w:rsidR="00C23266" w:rsidTr="00BE3334">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4592" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Наименование производителя услуг</w:t>
+              <w:t>Наименование Производителя услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2133" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="190"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="1255" w:type="dxa"/>
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="190"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="190"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="190"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>УНП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2037" w:type="dxa"/>
+            <w:tcW w:w="1512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10017" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="341"/>
         <w:gridCol w:w="341"/>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="360"/>
@@ -494,73 +516,73 @@
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="19"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="319"/>
         <w:gridCol w:w="39"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="350"/>
         <w:gridCol w:w="361"/>
         <w:gridCol w:w="20"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F0C57" w:rsidTr="00341741">
+      <w:tr w:rsidR="00C23266" w:rsidTr="00BE3334">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4592" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="404040"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Банковский идентификационный код (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="404040"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BIC</w:t>
@@ -580,990 +602,990 @@
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(8 или 11 символов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="190"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="190"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="404040"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Условный номер участника расчетов (УНУР)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(3 цифры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0C57" w:rsidTr="00341741">
+      <w:tr w:rsidR="00C23266" w:rsidTr="00BE3334">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10017" w:type="dxa"/>
             <w:gridSpan w:val="32"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="404040"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Международный номер счета IBAN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (28 символов (с учетом </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>), по 1-му символу в каждую ячейку)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0C57" w:rsidTr="00341741">
+      <w:tr w:rsidR="00C23266" w:rsidTr="00BE3334">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="20" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Денежные средства зачисляются на счет Производителя услуг за вычетом вознаграждения, определенного Правилами функционирования сервиса </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
@@ -1579,64 +1601,64 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">По услугам, включенным в настоящий Перечень, Производитель услуг осуществляет взаимодействие с сервисом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1662,114 +1684,114 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> посредством программно-технического комплекса Сервисного </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>агрегатора</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________________ ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(наименование Сервисного </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>агрегатора</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> согласно Регламенту взаимодействия участников сервиса </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1784,436 +1806,449 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ПОДТВЕРЖДАЮ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10205" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2687"/>
         <w:gridCol w:w="1567"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2127"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F0C57" w:rsidTr="00341741">
+      <w:tr w:rsidR="00C23266" w:rsidTr="00BE3334">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2687" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0C57" w:rsidTr="00341741">
+      <w:tr w:rsidR="00C23266" w:rsidTr="00BE3334">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2687" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Подпись уполномоченного лица Сервисного </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>агрегатора</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>/место для печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Должность </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="00341741">
+          <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00BE3334">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>И.О. Фамилия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ПРОИЗВОДИТЕЛЬ УСЛУГ:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_________________            ___________________             _______________              ________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:hanging="142"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">         Должность                                                   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>И.О.Фамилия</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  Подпись/МП                                           Дата подписания</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="7371"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="7371"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="7371"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2236,100 +2271,73 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="7371"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="7371"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
-[...24 lines deleted...]
-    </w:p>
     <w:p w:rsidR="007F0C57" w:rsidRPr="002505F9" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="7371"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002505F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Форма 2</w:t>
       </w:r>
       <w:r w:rsidRPr="002505F9">
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:leftChars="2000" w:left="4400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
@@ -4567,223 +4575,226 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ПРОИЗВОДИТЕЛЬ УСЛУГ:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_________________            ___________________             _______________              ________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0C57" w:rsidRPr="00681505" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="0015557A" w:rsidRPr="009712AC" w:rsidRDefault="007F0C57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">         Должность                                                   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>И.О.Фамилия</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  Подпись/МП                                           Дата подписания        </w:t>
       </w:r>
       <w:r w:rsidR="00681505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="0015557A">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="0015557A" w:rsidRPr="009712AC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="004E43DE" w:rsidRDefault="004E43DE" w:rsidP="007F0C57">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="004E43DE" w:rsidRDefault="004E43DE" w:rsidP="007F0C57">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
+    <w:altName w:val="Calibri Light"/>
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="004E43DE" w:rsidRDefault="004E43DE" w:rsidP="007F0C57">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="004E43DE" w:rsidRDefault="004E43DE" w:rsidP="007F0C57">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="10"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00681505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ф</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>орм</w:t>
       </w:r>
       <w:r w:rsidR="00681505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 заполняется при подключении всех услуг, за исключением комплексных услуг </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
+    <w:p w:rsidR="00C23266" w:rsidRDefault="00C23266" w:rsidP="00C23266">
       <w:pPr>
         <w:pStyle w:val="a4"/>
       </w:pPr>
       <w:r w:rsidRPr="002505F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002505F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заполняется сотрудниками Сервисного оператора</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w:rsidR="007F0C57" w:rsidRDefault="007F0C57" w:rsidP="007F0C57">
       <w:pPr>
         <w:pStyle w:val="a4"/>
@@ -4855,77 +4866,80 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F0C57"/>
     <w:rsid w:val="0015557A"/>
+    <w:rsid w:val="004E43DE"/>
     <w:rsid w:val="00681505"/>
     <w:rsid w:val="007F0C57"/>
+    <w:rsid w:val="009712AC"/>
+    <w:rsid w:val="00C23266"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="16594947"/>
+  <w14:docId w14:val="7B59D50E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{828C38D0-2686-4745-A8CA-DB312576E7B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5670,47 +5684,62 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>491</Words>
   <Characters>2801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>*</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ящук Инна Викторовна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>