--- v0 (2025-10-24)
+++ v1 (2026-04-17)
@@ -1,1176 +1,1155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>ДОГОВОР  №</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>присоединения к Правилам функционирования сервиса E-POS в качестве Производителя услуг</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г. Минск                                                                                      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   «</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>_____»_____________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>20__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Открытое акционерное общество «Небанковская кредитно-финансовая организация «Единое расчетное и информационное пространство», именуемое в дальнейшем Сервисный оператор, в лице _________________________________________________________________, действующего на основании ___________________________________________, с одной стороны, и __________________________________________________________________, именуемый (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>ое</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>) в дальнейшем Производитель услуг в лице _____________________________________, действующего на основании _______________, с другой стороны, вместе именуемые в дальнейшем Стороны, заключили настоящий Договор о следующем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>20__</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПРЕДМЕТ ДОГОВОРА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Открытое акционерное общество «Небанковская кредитно-финансовая организация «Единое расчетное и информационное пространство», именуемое в дальнейшем Сервисный оператор, в лице _________________________________________________________________, действующего на основании ___________________________________________, с одной стороны, и __________________________________________________________________, именуемый (-ое) в дальнейшем Производитель услуг в лице _____________________________________, действующего на основании _______________, с другой стороны, вместе именуемые в дальнейшем Стороны, заключили настоящий Договор о следующем.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+        <w:t xml:space="preserve">1.1. Участники сервиса E-POS в порядке и на условиях, предусмотренных Правилами функционирования сервиса E-POS (далее – Правила), оказывают Производителю услуг услуги по организации приема платежей по сервису E-POS посредством платежной системы в едином расчетном и информационном пространстве и по предоставлению услуги сервиса E-POS, а Производитель услуг обязуется принять и оплатить оказанные услуги в соответствии с порядком и сроками, установленными Правилами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...60 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>2. УСЛОВИЯ ДОГОВОРА ПРИСОЕДИНЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>2.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Настоящий Договор является договором присоединения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>2.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Производитель услуг ознакомлен с Правилами, опубликованными в глобальной компьютерной сети Интернет на сайте raschet.by, и в соответствии со статьей 398 Гражданского кодекса Республики Беларусь посредством настоящего Договора полностью и безусловно присоединяется к ним. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>2.3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Факт присоединения Производителя услуг к Правилам является полным принятием им положений Правил </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04A91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>и Стандартов Сервиса, включая Сборник вознаграждений за операции, осуществляемые ОАО «НКФО «ЕРИП» (и другими участниками ЕРИП).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>2.4. Производитель услуг, присоединившийся к Правилам, принимает дальнейшие изменения, вносимые в Правила и Стандарты Сервиса, в соответствии с порядком, указанным в Правилах.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>2.5 Права, обязанности и ответственность Сторон определяются Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>3. РАЗМЕР ВОЗНАГРАЖДЕНИЯ. ПОРЯДОК ОПЛАТЫ УСЛУГ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="solid" w:color="FFFFFF" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. Размер вознаграждения за услуги, оказываемые Производителю услуг, и порядок их оплаты определяются Правилами.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
-[...16 lines deleted...]
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent21"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...91 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9529" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1791"/>
         <w:gridCol w:w="2141"/>
         <w:gridCol w:w="1945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009364C5" w:rsidTr="00341741">
+      <w:tr w:rsidR="005D52AA" w:rsidTr="00BE3334">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
+          <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="00BE3334">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>от Сервисного оператора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
+          <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="00BE3334">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
+          <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="00BE3334">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
+          <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="00BE3334">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>от Производителя услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
+          <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="00BE3334">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009364C5" w:rsidTr="00341741">
+      <w:tr w:rsidR="005D52AA" w:rsidTr="00BE3334">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
+          <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="00BE3334">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
+          <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="00BE3334">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1791" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
+          <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="00BE3334">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
+          <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="00BE3334">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="595959"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
+          <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="00BE3334">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="595959"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent21"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:sectPr w:rsidR="009364C5" w:rsidSect="00984E04">
-          <w:headerReference w:type="default" r:id="rId4"/>
+        <w:sectPr w:rsidR="005D52AA" w:rsidSect="00984E04">
+          <w:headerReference w:type="default" r:id="rId6"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="567" w:bottom="1021" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:docGrid w:linePitch="100"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent21"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. РАЗРЕШЕНИЕ СПОРОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent21"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent21"/>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>4.1. Порядок разрешения споров и разногласий, возникших между Сторонами по исполнению настоящего Договора или в связи с ним определяется Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:t>5. СРОК ДЕЙСТВИЯ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Срок действия настоящего Договора определяется Правилами. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+        <w:t xml:space="preserve">5.1. Срок действия настоящего Договора определяется Правилами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent21"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>6. ИНЫЕ УСЛОВИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>6.1. Если в течение срока действия настоящего Договора одно или несколько установленных им положений становятся недействительными (ничтожными) либо не имеющими юридической силы в соответствии с законодательством, то это обстоятельство не делает недействительными (ничтожными) либо не имеющими юридической силы иные положения настоящего Договора, который продолжает действовать в соответствующей части.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2. Во всем </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>остальном</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, что не предусмотрено Правилами и настоящим Договором, Стороны руководствуются законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
+    <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA" w:rsidP="005D52AA">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">6.3. Факсимильные копии Договора, все изменения и дополнения к Договору, а также иные документы, вытекающие из существа исполнения Договора, полученные по факсу и (или) электронной почте, подписанные и скрепленные печатью одной из Сторон, являются действительными, в случае если они подписаны и скреплены оригинальной печатью другой Стороны. Данные документы будут иметь юридическую силу до момента обмена оригиналами документов. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="009364C5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -1319,51 +1298,51 @@
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Производитель услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009364C5" w:rsidTr="00341741">
+      <w:tr w:rsidR="009364C5" w:rsidRPr="005D52AA" w:rsidTr="00341741">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2507"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
@@ -1374,51 +1353,95 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Открытое акционерное общество «Небанковская кредитно-финансовая организация «Единое расчетное и информационное пространство»</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
-              <w:t xml:space="preserve">220007, г. Минск, ул.Толстого, 6, 3 этаж, каб. 303, </w:t>
+              <w:t xml:space="preserve">220007, г. Минск, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>ул.Толстого</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 6, 3 этаж, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>каб</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 303, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve">счет для проведения расчетов в рамках Сервиса: </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
             <w:pPr>
@@ -1659,51 +1682,69 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">________________ </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>«__»________20__ г.</w:t>
+              <w:t>«_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_»_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_______20__ г.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
@@ -1779,226 +1820,358 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">________________ </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>«__»________20__ г.</w:t>
+              <w:t>«_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_»_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_______20__ г.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009364C5" w:rsidRDefault="009364C5" w:rsidP="00341741">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5103"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0015557A" w:rsidRDefault="0015557A"/>
     <w:sectPr w:rsidR="0015557A">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00FE3244" w:rsidRDefault="00FE3244">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00FE3244" w:rsidRDefault="00FE3244">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
+    <w:altName w:val="Calibri Light"/>
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00FE3244" w:rsidRDefault="00FE3244">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00FE3244" w:rsidRDefault="00FE3244">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00812C49" w:rsidRDefault="009364C5">
+  <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA">
     <w:pPr>
       <w:pStyle w:val="2"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="005D52AA" w:rsidRDefault="005D52AA">
+    <w:pPr>
+      <w:pStyle w:val="1"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00812C49" w:rsidRDefault="009364C5">
+    <w:pPr>
+      <w:pStyle w:val="2"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="005D52AA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00812C49" w:rsidRDefault="009364C5">
+  <w:p w:rsidR="00812C49" w:rsidRDefault="00FE3244">
     <w:pPr>
       <w:pStyle w:val="1"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009364C5"/>
     <w:rsid w:val="0015557A"/>
+    <w:rsid w:val="005D52AA"/>
     <w:rsid w:val="009364C5"/>
+    <w:rsid w:val="00FE3244"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A7D3EF8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{247622C7-0DB6-4D9F-AED6-52275539BB83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2486,51 +2659,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="Верхний колонтитул2"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="009364C5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2755,54 +2928,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>629</Words>
-  <Characters>3590</Characters>
+  <Words>630</Words>
+  <Characters>3595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>*</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4211</CharactersWithSpaces>
+  <CharactersWithSpaces>4217</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ящук Инна Викторовна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>