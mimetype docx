--- v0 (2026-04-17)
+++ v1 (2026-05-27)
@@ -345,67 +345,76 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492" w:rsidP="00EA7EBD">
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00160E8D" w:rsidP="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Наименование владельца </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Сокращенное н</w:t>
+      </w:r>
+      <w:r w:rsidR="00033492">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аименование владельца </w:t>
+      </w:r>
+      <w:r w:rsidR="00033492">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>информационной системы (ИС):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
@@ -2589,51 +2598,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRPr="00AB0EC5" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRPr="00AB0EC5" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB0EC5" w:rsidRDefault="00033492" w:rsidP="00BC0399">
+    <w:p w:rsidR="00AB0EC5" w:rsidRDefault="00033492" w:rsidP="00160E8D">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:beforeLines="20"/>
         <w:ind w:leftChars="200" w:left="400"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Для биометрических способов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2821,51 +2830,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Либо оставьте блок пустым для применения</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4BDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>значения по умолчанию – 91%.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00AB0EC5" w:rsidRDefault="00EA7EBD" w:rsidP="00BC0399">
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00AB0EC5" w:rsidRDefault="00EA7EBD" w:rsidP="00160E8D">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:beforeLines="20"/>
         <w:ind w:leftChars="200" w:left="400"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRPr="00AB0EC5" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4503,50 +4512,51 @@
   <w:autoHyphenation/>
   <w:drawingGridHorizontalSpacing w:val="283"/>
   <w:drawingGridVerticalSpacing w:val="283"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C6981"/>
     <w:rsid w:val="00004297"/>
     <w:rsid w:val="00033492"/>
     <w:rsid w:val="000856CD"/>
     <w:rsid w:val="000B7C68"/>
     <w:rsid w:val="000C1750"/>
     <w:rsid w:val="000D70C3"/>
     <w:rsid w:val="000E5068"/>
     <w:rsid w:val="00111EF8"/>
+    <w:rsid w:val="00160E8D"/>
     <w:rsid w:val="00173366"/>
     <w:rsid w:val="00182D1D"/>
     <w:rsid w:val="00182E93"/>
     <w:rsid w:val="001833D3"/>
     <w:rsid w:val="001A0D41"/>
     <w:rsid w:val="001C6B37"/>
     <w:rsid w:val="00217839"/>
     <w:rsid w:val="002336E7"/>
     <w:rsid w:val="00255E33"/>
     <w:rsid w:val="00267345"/>
     <w:rsid w:val="002B6B2A"/>
     <w:rsid w:val="00305685"/>
     <w:rsid w:val="003211C1"/>
     <w:rsid w:val="003522D5"/>
     <w:rsid w:val="0037267E"/>
     <w:rsid w:val="00374A81"/>
     <w:rsid w:val="00397903"/>
     <w:rsid w:val="003A7879"/>
     <w:rsid w:val="003B4F93"/>
     <w:rsid w:val="003D04FF"/>
     <w:rsid w:val="00423CD6"/>
     <w:rsid w:val="00434034"/>
     <w:rsid w:val="00464890"/>
     <w:rsid w:val="004A1484"/>
     <w:rsid w:val="004D7552"/>
@@ -4559,50 +4569,51 @@
     <w:rsid w:val="00574369"/>
     <w:rsid w:val="00597012"/>
     <w:rsid w:val="005C55AE"/>
     <w:rsid w:val="005E4AA6"/>
     <w:rsid w:val="00612F98"/>
     <w:rsid w:val="00646ED3"/>
     <w:rsid w:val="00682900"/>
     <w:rsid w:val="006A7722"/>
     <w:rsid w:val="006F347C"/>
     <w:rsid w:val="00747191"/>
     <w:rsid w:val="008445EE"/>
     <w:rsid w:val="008651E2"/>
     <w:rsid w:val="0090559A"/>
     <w:rsid w:val="00935CCC"/>
     <w:rsid w:val="00947A2A"/>
     <w:rsid w:val="00995010"/>
     <w:rsid w:val="009A1F2F"/>
     <w:rsid w:val="009C6981"/>
     <w:rsid w:val="00A030DC"/>
     <w:rsid w:val="00A43601"/>
     <w:rsid w:val="00A46D3F"/>
     <w:rsid w:val="00A75B7F"/>
     <w:rsid w:val="00A8349F"/>
     <w:rsid w:val="00A950DF"/>
     <w:rsid w:val="00A97281"/>
+    <w:rsid w:val="00AA0DB0"/>
     <w:rsid w:val="00AA7216"/>
     <w:rsid w:val="00AB0EC5"/>
     <w:rsid w:val="00AB3716"/>
     <w:rsid w:val="00B2056E"/>
     <w:rsid w:val="00B43AE5"/>
     <w:rsid w:val="00B81F14"/>
     <w:rsid w:val="00B83D2D"/>
     <w:rsid w:val="00BC0399"/>
     <w:rsid w:val="00C2103E"/>
     <w:rsid w:val="00C5702A"/>
     <w:rsid w:val="00CE7BD4"/>
     <w:rsid w:val="00D324FC"/>
     <w:rsid w:val="00D63FAC"/>
     <w:rsid w:val="00D72113"/>
     <w:rsid w:val="00D85F72"/>
     <w:rsid w:val="00DB2DAE"/>
     <w:rsid w:val="00DB5367"/>
     <w:rsid w:val="00DF7242"/>
     <w:rsid w:val="00E10A67"/>
     <w:rsid w:val="00E156AC"/>
     <w:rsid w:val="00E27BA6"/>
     <w:rsid w:val="00E40BC3"/>
     <w:rsid w:val="00E62E87"/>
     <w:rsid w:val="00E712F1"/>
     <w:rsid w:val="00EA7EBD"/>
@@ -4857,51 +4868,51 @@
     <w:rsid w:val="77CD798A"/>
     <w:rsid w:val="77DE0738"/>
     <w:rsid w:val="7A88687F"/>
     <w:rsid w:val="7ADB624A"/>
     <w:rsid w:val="7C1F1A9E"/>
     <w:rsid w:val="7D3957CF"/>
     <w:rsid w:val="7E0F44BF"/>
     <w:rsid w:val="7E6933BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -5522,87 +5533,87 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCC7EB5-0451-4B9B-B812-B548C4CA1E33}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67562611-7183-4945-9104-DC95DA1B2409}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>482</Words>
-  <Characters>2753</Characters>
+  <Words>484</Words>
+  <Characters>2763</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3229</CharactersWithSpaces>
+  <CharactersWithSpaces>3241</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.titova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-12.2.0.22549</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>54F3A354D8E84C34ABEF5C97305F65E2_13</vt:lpwstr>
   </property>
 </Properties>