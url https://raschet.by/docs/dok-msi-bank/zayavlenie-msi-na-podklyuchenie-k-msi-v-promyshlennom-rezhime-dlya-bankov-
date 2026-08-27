--- v1 (2026-05-27)
+++ v2 (2026-08-27)
@@ -133,137 +133,152 @@
               <w:t>ОАО «НКФО «ЕРИП»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00EA7EBD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A97281" w:rsidRDefault="00033492" w:rsidP="00EA7EBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00694265">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ЗАЯВЛЕНИЕ–АНКЕТА</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ЗАЯВЛЕНИЕ–АНКЕТА </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00694265">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>на по</w:t>
       </w:r>
-      <w:r w:rsidR="00A97281">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidR="00A97281" w:rsidRPr="00694265">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>дк</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00694265">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
-      <w:r w:rsidR="00A97281">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidR="00A97281" w:rsidRPr="00694265">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ю</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00694265">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">чение </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97281">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00694265">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t xml:space="preserve">к </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694265">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>межбанковской систем</w:t>
       </w:r>
-      <w:r w:rsidR="00A97281">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidR="00A97281" w:rsidRPr="00694265">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00694265">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> идентификации</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRPr="00A97281" w:rsidRDefault="00A97281" w:rsidP="00EA7EBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97281">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в промышленном режиме</w:t>
       </w:r>
@@ -370,82 +385,92 @@
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00160E8D" w:rsidP="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Сокращенное н</w:t>
       </w:r>
       <w:r w:rsidR="00033492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">аименование владельца </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00033492">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>информационной системы (ИС):</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>информационной</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00033492">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> системы (ИС):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRPr="00E50A24" w:rsidRDefault="00E50A24" w:rsidP="00EA7EBD"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10173" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10016"/>
+        <w:gridCol w:w="10173"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
+      <w:tr w:rsidR="00EA7EBD" w:rsidTr="00050F15">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10016" w:type="dxa"/>
+            <w:tcW w:w="10173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00EA7EBD">
       <w:pPr>
         <w:rPr>
@@ -459,179 +484,187 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наименование ИС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, отображаемое клиентам: </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00050F15" w:rsidRDefault="00050F15" w:rsidP="00050F15">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">длиной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>до 25 символов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRPr="00E50A24" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10173" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10016"/>
+        <w:gridCol w:w="10173"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA7EBD">
+      <w:tr w:rsidR="00EA7EBD" w:rsidTr="00050F15">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10016" w:type="dxa"/>
+            <w:tcW w:w="10173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">URL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>для возврата результатов:</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRPr="00E50A24" w:rsidRDefault="00E50A24"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10173" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10016"/>
+        <w:gridCol w:w="10173"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA7EBD">
+      <w:tr w:rsidR="00EA7EBD" w:rsidTr="00050F15">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10016" w:type="dxa"/>
+            <w:tcW w:w="10173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="005E4AA6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003522D5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -639,118 +672,140 @@
               <w:t>https://</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004D7552" w:rsidRDefault="004D7552">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="004D7552" w:rsidRDefault="004D7552">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E50A24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Владелец прав на URL</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Владелец прав на URL для возврата результатов:</w:t>
+        <w:t xml:space="preserve"> для возврата результатов:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004D7552" w:rsidRDefault="004D7552">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D75193" w:rsidRDefault="00D75193">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="10016" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D7552" w:rsidTr="004D7552">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="004D7552" w:rsidRPr="00EA7EBD" w:rsidRDefault="002336E7" w:rsidP="004D7552">
+          <w:p w:rsidR="004D7552" w:rsidRPr="00E50A24" w:rsidRDefault="00E50A24" w:rsidP="004D7552">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E50A24">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...3 lines deleted...]
-              <w:t>Х</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F050"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004D7552" w:rsidRPr="004D7552" w:rsidRDefault="004D7552" w:rsidP="004D7552">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">владелец ИС </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -786,86 +841,95 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Подключаемые</w:t>
       </w:r>
       <w:r w:rsidR="00033492">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> услуги</w:t>
       </w:r>
       <w:r w:rsidR="00033492">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> МСИ:</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRPr="00D75193" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
-            <w:pPr>
+          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00E50A24">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492" w:rsidP="001833D3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -885,203 +949,230 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>или</w:t>
             </w:r>
             <w:r w:rsidR="00E10A67">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> идентификация </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
-            <w:pPr>
+          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00E50A24">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492" w:rsidP="001833D3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>верификация данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
-            <w:pPr>
+          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00E50A24">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492" w:rsidP="001833D3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">удаленное обновление (актуализация) данных </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRPr="001833D3" w:rsidRDefault="00EA7EBD">
+    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRPr="001833D3" w:rsidRDefault="00E50A24">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
-            <w:pPr>
+          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00E50A24">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492" w:rsidP="001833D3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1104,260 +1195,302 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Категории клиентов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRPr="00D75193" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
-            <w:pPr>
+          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00E50A24">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>физические лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
-            <w:pPr>
+          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00E50A24">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">индивидуальные предприниматели, в т.ч. нотариусы* </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
-            <w:pPr>
+          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00E50A24">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>юридические лица*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+    <w:p w:rsidR="00882731" w:rsidRPr="00882731" w:rsidRDefault="00882731" w:rsidP="00882731">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:leftChars="-100" w:left="-200" w:firstLineChars="100" w:firstLine="40"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00640F43" w:rsidRDefault="00033492">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:leftChars="-100" w:left="-200" w:firstLineChars="100" w:firstLine="200"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640F43">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>* только для услуги по аутентификации и идентификации клиентов</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1367,276 +1500,282 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>идентификаторов данных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> клиентов:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="6"/>
-          <w:szCs w:val="6"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
-            <w:pPr>
+          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00E50A24">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492" w:rsidP="00BC0399">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>полный перечень данных</w:t>
             </w:r>
             <w:r w:rsidR="006F347C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblW w:w="10173" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
-        <w:gridCol w:w="4277"/>
+        <w:gridCol w:w="4419"/>
         <w:gridCol w:w="5387"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA7EBD" w:rsidTr="00B43AE5">
+      <w:tr w:rsidR="00EA7EBD" w:rsidTr="00050F15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
-            <w:pPr>
+          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD" w:rsidP="00E50A24">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4277" w:type="dxa"/>
+            <w:tcW w:w="4419" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492" w:rsidP="004D7552">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>набор данных</w:t>
             </w:r>
             <w:r w:rsidR="00B43AE5" w:rsidRPr="00033492">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t>→</w:t>
             </w:r>
             <w:r w:rsidR="00B43AE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00B43AE5" w:rsidRPr="00050F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>предварительно обратитесь</w:t>
+            </w:r>
             <w:r w:rsidR="00B43AE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
-              <w:t>предварительно</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">обратитесь </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7EBD" w:rsidTr="00B43AE5">
+      <w:tr w:rsidR="00EA7EBD" w:rsidTr="00050F15">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4277" w:type="dxa"/>
+            <w:tcW w:w="4419" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRDefault="004D7552">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00EA7EBD" w:rsidRPr="00050F15" w:rsidRDefault="004D7552">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t>к владельцу МСИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B43AE5" w:rsidRDefault="00B43AE5" w:rsidP="006F347C">
       <w:pPr>
@@ -1675,51 +1814,94 @@
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Способы аутентификации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>клиентов в ИС:</w:t>
+        <w:t>клиентов в ИС</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRPr="00E50A24" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRPr="00E50A24" w:rsidRDefault="00E50A24" w:rsidP="00E50A24">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>однофакторные</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
@@ -1754,50 +1936,58 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>статический пароль</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -1821,176 +2011,236 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>динамический пароль</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+          <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24" w:rsidP="00E50A24">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>и</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>биометрические данные*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24" w:rsidP="00E50A24">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:ind w:left="766"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00E50A24" w:rsidRDefault="00E50A24" w:rsidP="00E50A24">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E50A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>много</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>факторные</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRPr="00E50A24" w:rsidRDefault="00E50A24" w:rsidP="00E50A24">
+      <w:pPr>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+          <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00E50A24">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
-[...1 lines deleted...]
-              <w:t>биометрические данные</w:t>
+              </w:rPr>
+              <w:t>статический и динамический пароли</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
@@ -2008,55 +2258,72 @@
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">динамический пароль и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>биометрические данные</w:t>
             </w:r>
+            <w:r w:rsidR="00E50A24">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
@@ -2089,50 +2356,59 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ID-карта с использованием мобильного приложения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -2157,50 +2433,59 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ID-карта с использованием физического считывателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -2225,50 +2510,59 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ID-карта средствами ЕС ИФЮЛ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -2301,50 +2595,58 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">сертификат </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГосСУОК</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2368,609 +2670,629 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">сертификат </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГосСУОК</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (включая атрибутный)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+          <w:p w:rsidR="00EA7EBD" w:rsidRDefault="007249DD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">сертификат </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГосСУОК</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> по протоколу </w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>MobileID</w:t>
+              <w:t>мультибраузерность</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с использованием </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>AvTunProxy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD" w:rsidTr="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
-            <w:pPr>
+          <w:p w:rsidR="00EA7EBD" w:rsidRDefault="007249DD" w:rsidP="00050F15">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="1247"/>
+              </w:tabs>
+              <w:spacing w:beforeLines="20"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">сертификат </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГосСУОК</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t xml:space="preserve"> по протоколу </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>мультибраузерность</w:t>
+              <w:t>MobileID</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRPr="00AB0EC5" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00AB0EC5" w:rsidRDefault="00EA7EBD">
-[...10 lines deleted...]
-    <w:p w:rsidR="00AB0EC5" w:rsidRDefault="00033492" w:rsidP="00160E8D">
+    <w:p w:rsidR="00AB0EC5" w:rsidRPr="00640F43" w:rsidRDefault="00E50A24" w:rsidP="00050F15">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1247"/>
         </w:tabs>
         <w:spacing w:beforeLines="20"/>
         <w:ind w:leftChars="200" w:left="400"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00033492" w:rsidRPr="00640F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Для биометрических способов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidR="00033492" w:rsidRPr="00640F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> аутентификации клиента в ИС:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidR="00033492" w:rsidRPr="00640F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00AB0EC5">
-[...5 lines deleted...]
-        <w:t>Установить порог сверки с биометрическим контрольным шаблоном лица (БКШЛ)</w:t>
+      <w:r w:rsidRPr="00640F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0EC5" w:rsidRPr="00640F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>становить порог сверки с биометрическим контрольным шаблоном лица (БКШЛ)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1649"/>
         <w:gridCol w:w="649"/>
-        <w:gridCol w:w="4996"/>
+        <w:gridCol w:w="7449"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB0EC5" w:rsidTr="00AB0EC5">
+      <w:tr w:rsidR="00AB0EC5" w:rsidRPr="00640F43" w:rsidTr="00050F15">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0EC5" w:rsidRDefault="00AB0EC5" w:rsidP="00AB0EC5">
+          <w:p w:rsidR="00AB0EC5" w:rsidRPr="00640F43" w:rsidRDefault="00AB0EC5" w:rsidP="00AB0EC5">
             <w:pPr>
               <w:ind w:leftChars="200" w:left="400"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00640F43">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>в размере</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0EC5" w:rsidRPr="00EA7EBD" w:rsidRDefault="00AB0EC5" w:rsidP="00AB0EC5">
+          <w:p w:rsidR="00AB0EC5" w:rsidRPr="00640F43" w:rsidRDefault="00AB0EC5" w:rsidP="00AB0EC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...8 lines deleted...]
-            <w:tcW w:w="4996" w:type="dxa"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB0EC5" w:rsidRPr="00EA7EBD" w:rsidRDefault="00F637C6" w:rsidP="00AB0EC5">
+          <w:p w:rsidR="00AB0EC5" w:rsidRPr="00640F43" w:rsidRDefault="00F637C6" w:rsidP="00AB0EC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00640F43">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>% (в диапазоне 70</w:t>
             </w:r>
-            <w:r w:rsidR="00AB0EC5">
-              <w:rPr>
+            <w:r w:rsidR="00AB0EC5" w:rsidRPr="00640F43">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AB0EC5">
+            <w:r w:rsidR="00AB0EC5" w:rsidRPr="00640F43">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>– 99%</w:t>
             </w:r>
-            <w:r w:rsidR="00AB0EC5">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">). </w:t>
+            <w:r w:rsidR="00050F15">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>), либо оставьте блок пустым для применения</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB0EC5" w:rsidRPr="00640F43">
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AB0EC5" w:rsidRDefault="00AB0EC5" w:rsidP="00AB0EC5">
+    <w:p w:rsidR="00AB0EC5" w:rsidRPr="00050F15" w:rsidRDefault="00AB0EC5" w:rsidP="00AB0EC5">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:leftChars="200" w:left="400"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:i/>
           <w:iCs/>
-          <w:sz w:val="4"/>
-[...10 lines deleted...]
-          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050F15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>значения по умолчанию – 91%.</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRPr="00AB0EC5" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Возможность </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">выработки ЭЦП </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в ИС:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
-[...14 lines deleted...]
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00640F43" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00640F43">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
+        <w:t>только для услуги по аутентификации и идентификации клиентов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00640F43" w:rsidRDefault="00033492">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640F43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
         <w:t>в соответствии с п. 2.5 Протоколов получения данных из МСИ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -3003,50 +3325,58 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>да</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="9649"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA7EBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3097,139 +3427,203 @@
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Логотип </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ИС для отображения клиентам:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">ИС для </w:t>
+      </w:r>
+      <w:r w:rsidR="00050F15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>отображения клиентам</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00050F15" w:rsidRPr="00050F15" w:rsidRDefault="00050F15">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050F15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>поместите изображение в выделенную область</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B9335F" w:rsidRDefault="00B9335F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4404"/>
+        <w:gridCol w:w="4388"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA7EBD">
+      <w:tr w:rsidR="00EA7EBD" w:rsidTr="00050F15">
         <w:trPr>
-          <w:trHeight w:val="1998"/>
+          <w:trHeight w:val="2455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4404" w:type="dxa"/>
+            <w:tcW w:w="4388" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRPr="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00E50A24" w:rsidRDefault="00E50A24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRPr="00033492" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(!) </w:t>
       </w:r>
       <w:r w:rsidRPr="00033492">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Дополнительно необходимо направить логотип на </w:t>
+        <w:t xml:space="preserve">Дополнительно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50A24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>необходимо направить логотип</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>msi</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>@</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3318,58 +3712,82 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Уполномоченные </w:t>
+        <w:t>Уполномоченные</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75193">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75193">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работники</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75193">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для оперативного взаимодействия по вопросам МСИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>работники:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ФИО:</w:t>
       </w:r>
       <w:r>
@@ -3916,234 +4334,231 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
-      <w:pPr>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00D75193" w:rsidRDefault="00033492" w:rsidP="007249DD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75193">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Доступ к </w:t>
       </w:r>
-      <w:r w:rsidR="00F3509D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidR="00F3509D" w:rsidRPr="00D75193">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>промышленной среде</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00D75193">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> МСИ предоставляется в соответствии </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D75193">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D75193">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00D75193" w:rsidRDefault="00033492" w:rsidP="00D75193">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="420"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
-        <w:ind w:left="200" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="00EA7EBD" w:rsidRDefault="008651E2">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75193">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Общими условиями оказания информационных услуг посредством межбанковской системы идентификации (для банков)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00694265" w:rsidRDefault="00694265" w:rsidP="00694265">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="420"/>
+          <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
-        <w:ind w:left="200" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...39 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00694265">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Правилами подключения к межбанковской системе идентификации - при первичном подключении, Общими условиями оказания информационных услуг посредством межбанковской системы идентификации государственным органам, пользователям МСИ, получателям данных МСИ, агентам по идентификации (для соответствующих категорий субъектов МСИ</w:t>
+      </w:r>
+      <w:r w:rsidR="00050F15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) - при последующем подключении</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00EA7EBD" w:rsidRPr="00D75193" w:rsidRDefault="00033492" w:rsidP="007249DD">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:t>гими участниками ЕРИП).</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75193">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Подтверждаем, что ознакомлены и согласны с условиями оказания услуг, а также обязуемся оплачивать вознаграждение, установленное Сборником вознаграждений за операции, осуществляемые ОАО «НКФО «ЕРИП» (и другими участниками ЕРИП).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00EA7EBD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9790" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3426"/>
         <w:gridCol w:w="1933"/>
         <w:gridCol w:w="4431"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA7EBD">
+      <w:tr w:rsidR="00EA7EBD" w:rsidTr="00D95B9F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="256"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9790" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4158,51 +4573,51 @@
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>___________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7EBD">
+      <w:tr w:rsidR="00EA7EBD" w:rsidTr="00D95B9F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="256"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3426" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00EA7EBD" w:rsidRDefault="00033492">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4391,251 +4806,867 @@
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EA7EBD" w:rsidSect="00EA7EBD">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1134" w:right="973" w:bottom="700" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="BD382EFA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BD382EFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="425"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="04584D34"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FD8CAE0"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="18EA1BC9"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="18EA1BC9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="1CB02F9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="730C32BA"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1066" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="22281D0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AB52E216"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1066" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="36C26DE0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47142110"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="766" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1486" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2206" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3646" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4366" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5086" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5806" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6526" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="5F645B05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="436E5BE4"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
   <w:drawingGridHorizontalSpacing w:val="283"/>
   <w:drawingGridVerticalSpacing w:val="283"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C6981"/>
     <w:rsid w:val="00004297"/>
     <w:rsid w:val="00033492"/>
+    <w:rsid w:val="00050F15"/>
     <w:rsid w:val="000856CD"/>
     <w:rsid w:val="000B7C68"/>
     <w:rsid w:val="000C1750"/>
     <w:rsid w:val="000D70C3"/>
     <w:rsid w:val="000E5068"/>
     <w:rsid w:val="00111EF8"/>
     <w:rsid w:val="00160E8D"/>
     <w:rsid w:val="00173366"/>
     <w:rsid w:val="00182D1D"/>
     <w:rsid w:val="00182E93"/>
     <w:rsid w:val="001833D3"/>
     <w:rsid w:val="001A0D41"/>
     <w:rsid w:val="001C6B37"/>
+    <w:rsid w:val="001F0007"/>
+    <w:rsid w:val="0020144E"/>
     <w:rsid w:val="00217839"/>
     <w:rsid w:val="002336E7"/>
     <w:rsid w:val="00255E33"/>
     <w:rsid w:val="00267345"/>
     <w:rsid w:val="002B6B2A"/>
     <w:rsid w:val="00305685"/>
     <w:rsid w:val="003211C1"/>
     <w:rsid w:val="003522D5"/>
     <w:rsid w:val="0037267E"/>
     <w:rsid w:val="00374A81"/>
     <w:rsid w:val="00397903"/>
     <w:rsid w:val="003A7879"/>
     <w:rsid w:val="003B4F93"/>
     <w:rsid w:val="003D04FF"/>
     <w:rsid w:val="00423CD6"/>
     <w:rsid w:val="00434034"/>
     <w:rsid w:val="00464890"/>
     <w:rsid w:val="004A1484"/>
     <w:rsid w:val="004D7552"/>
     <w:rsid w:val="004F5114"/>
     <w:rsid w:val="005031B8"/>
     <w:rsid w:val="00505279"/>
     <w:rsid w:val="00510A68"/>
     <w:rsid w:val="00555F0A"/>
     <w:rsid w:val="00563A18"/>
     <w:rsid w:val="00574369"/>
     <w:rsid w:val="00597012"/>
     <w:rsid w:val="005C55AE"/>
     <w:rsid w:val="005E4AA6"/>
     <w:rsid w:val="00612F98"/>
+    <w:rsid w:val="00640F43"/>
     <w:rsid w:val="00646ED3"/>
     <w:rsid w:val="00682900"/>
+    <w:rsid w:val="00694265"/>
     <w:rsid w:val="006A7722"/>
+    <w:rsid w:val="006B3D2B"/>
+    <w:rsid w:val="006C597F"/>
     <w:rsid w:val="006F347C"/>
+    <w:rsid w:val="007249DD"/>
     <w:rsid w:val="00747191"/>
+    <w:rsid w:val="007F7167"/>
     <w:rsid w:val="008445EE"/>
     <w:rsid w:val="008651E2"/>
+    <w:rsid w:val="00882731"/>
+    <w:rsid w:val="008A7D27"/>
     <w:rsid w:val="0090559A"/>
     <w:rsid w:val="00935CCC"/>
     <w:rsid w:val="00947A2A"/>
     <w:rsid w:val="00995010"/>
     <w:rsid w:val="009A1F2F"/>
     <w:rsid w:val="009C6981"/>
     <w:rsid w:val="00A030DC"/>
     <w:rsid w:val="00A43601"/>
     <w:rsid w:val="00A46D3F"/>
     <w:rsid w:val="00A75B7F"/>
     <w:rsid w:val="00A8349F"/>
     <w:rsid w:val="00A950DF"/>
     <w:rsid w:val="00A97281"/>
     <w:rsid w:val="00AA0DB0"/>
     <w:rsid w:val="00AA7216"/>
     <w:rsid w:val="00AB0EC5"/>
     <w:rsid w:val="00AB3716"/>
     <w:rsid w:val="00B2056E"/>
     <w:rsid w:val="00B43AE5"/>
     <w:rsid w:val="00B81F14"/>
     <w:rsid w:val="00B83D2D"/>
+    <w:rsid w:val="00B9335F"/>
+    <w:rsid w:val="00BB5A73"/>
     <w:rsid w:val="00BC0399"/>
     <w:rsid w:val="00C2103E"/>
     <w:rsid w:val="00C5702A"/>
     <w:rsid w:val="00CE7BD4"/>
     <w:rsid w:val="00D324FC"/>
     <w:rsid w:val="00D63FAC"/>
     <w:rsid w:val="00D72113"/>
+    <w:rsid w:val="00D75193"/>
     <w:rsid w:val="00D85F72"/>
+    <w:rsid w:val="00D95B9F"/>
     <w:rsid w:val="00DB2DAE"/>
     <w:rsid w:val="00DB5367"/>
     <w:rsid w:val="00DF7242"/>
     <w:rsid w:val="00E10A67"/>
     <w:rsid w:val="00E156AC"/>
     <w:rsid w:val="00E27BA6"/>
     <w:rsid w:val="00E40BC3"/>
+    <w:rsid w:val="00E50A24"/>
     <w:rsid w:val="00E62E87"/>
     <w:rsid w:val="00E712F1"/>
     <w:rsid w:val="00EA7EBD"/>
     <w:rsid w:val="00EC66E2"/>
     <w:rsid w:val="00ED0FCE"/>
     <w:rsid w:val="00F150B2"/>
     <w:rsid w:val="00F3509D"/>
     <w:rsid w:val="00F637C6"/>
     <w:rsid w:val="00F96D77"/>
     <w:rsid w:val="018D00A7"/>
     <w:rsid w:val="01986713"/>
     <w:rsid w:val="01D67404"/>
     <w:rsid w:val="01F01E3C"/>
     <w:rsid w:val="027053BE"/>
     <w:rsid w:val="038A2A20"/>
     <w:rsid w:val="0488407F"/>
     <w:rsid w:val="04EB4455"/>
     <w:rsid w:val="0605043B"/>
     <w:rsid w:val="06C51D50"/>
     <w:rsid w:val="07B405F9"/>
     <w:rsid w:val="08506DF5"/>
     <w:rsid w:val="089F63B2"/>
     <w:rsid w:val="08C87576"/>
     <w:rsid w:val="08DD7EC2"/>
     <w:rsid w:val="0A141797"/>
@@ -4868,51 +5899,51 @@
     <w:rsid w:val="77CD798A"/>
     <w:rsid w:val="77DE0738"/>
     <w:rsid w:val="7A88687F"/>
     <w:rsid w:val="7ADB624A"/>
     <w:rsid w:val="7C1F1A9E"/>
     <w:rsid w:val="7D3957CF"/>
     <w:rsid w:val="7E0F44BF"/>
     <w:rsid w:val="7E6933BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -4988,51 +6019,51 @@
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59" w:qFormat="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA7EBD"/>
+    <w:rsid w:val="00E50A24"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EBD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
@@ -5256,50 +6287,60 @@
     <w:name w:val="Текст примечания Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EBD"/>
     <w:rPr>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Тема примечания Знак"/>
     <w:basedOn w:val="a8"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EBD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E50A24"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msi@raschet.by" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -5533,87 +6574,87 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67562611-7183-4945-9104-DC95DA1B2409}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3D70103-6415-43BF-86EA-66336D4B8404}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>484</Words>
-  <Characters>2763</Characters>
+  <Words>506</Words>
+  <Characters>2887</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3241</CharactersWithSpaces>
+  <CharactersWithSpaces>3387</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.titova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-12.2.0.22549</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>54F3A354D8E84C34ABEF5C97305F65E2_13</vt:lpwstr>
   </property>
 </Properties>