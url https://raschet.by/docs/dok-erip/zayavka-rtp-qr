--- v0 (2026-05-09)
+++ v1 (2026-09-26)
@@ -49,60 +49,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4881">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(на фирменном бланке учреждения)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003757DB" w:rsidRPr="008D4881" w:rsidRDefault="003757DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003757DB" w:rsidRPr="008D4881" w:rsidRDefault="003757DB">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidR="003757DB" w:rsidRPr="008D4881" w:rsidRDefault="004655B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4881">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ОАО ”НКФО ”ЕРИП“</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003757DB" w:rsidRPr="008D4881" w:rsidRDefault="003757DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4962"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -611,185 +601,185 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="004655B8" w:rsidRPr="008D4881">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__________ 20__г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af8"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3085"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6770"/>
+        <w:gridCol w:w="3434"/>
+        <w:gridCol w:w="972"/>
+        <w:gridCol w:w="6441"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="008D4881">
-[...2 lines deleted...]
-            <w:tcW w:w="3085" w:type="dxa"/>
+      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="0069295D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D4881">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Наименование банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7762" w:type="dxa"/>
+            <w:tcW w:w="3417" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="008D4881">
-[...2 lines deleted...]
-            <w:tcW w:w="3085" w:type="dxa"/>
+      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="0069295D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D4881">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>УНП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7762" w:type="dxa"/>
+            <w:tcW w:w="3417" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="008D4881">
-[...2 lines deleted...]
-            <w:tcW w:w="3085" w:type="dxa"/>
+      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="0069295D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D4881">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Юридический адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7762" w:type="dxa"/>
+            <w:tcW w:w="3417" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="008D4881">
-[...2 lines deleted...]
-            <w:tcW w:w="3085" w:type="dxa"/>
+      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="0069295D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D4881">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Контактная информация (ФИО, номер телефона, </w:t>
             </w:r>
             <w:r w:rsidRPr="008D4881">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -802,607 +792,869 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="008D4881">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:r w:rsidRPr="008D4881">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7762" w:type="dxa"/>
+            <w:tcW w:w="3417" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="008D4881">
-[...2 lines deleted...]
-            <w:tcW w:w="3085" w:type="dxa"/>
+      <w:tr w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidTr="0069295D">
+        <w:trPr>
+          <w:trHeight w:val="449"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
-[...22 lines deleted...]
-          <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
+          <w:p w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidRDefault="008D4881" w:rsidP="0071789B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Реквизиты</w:t>
+            </w:r>
+            <w:r w:rsidR="0071789B" w:rsidRPr="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  для зачисления вознаграждения</w:t>
+            </w:r>
+            <w:r w:rsidR="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (указывается в </w:t>
+            </w:r>
+            <w:r w:rsidR="0069295D" w:rsidRPr="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">файле </w:t>
+            </w:r>
+            <w:r w:rsidR="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>RE)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D4881">
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IBAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6770" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
+            <w:tcW w:w="2969" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="008D4881">
-[...2 lines deleted...]
-            <w:tcW w:w="3085" w:type="dxa"/>
+      <w:tr w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidTr="0069295D">
+        <w:trPr>
+          <w:trHeight w:val="427"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
-[...14 lines deleted...]
-          <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
+          <w:p w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidRDefault="008D4881" w:rsidP="008D4881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D4881">
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6770" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
+            <w:tcW w:w="2969" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="008D4881">
-[...2 lines deleted...]
-            <w:tcW w:w="3085" w:type="dxa"/>
+      <w:tr w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidTr="0069295D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="008D4881">
+          <w:p w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidRDefault="008D4881" w:rsidP="008D4881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidRDefault="008D4881" w:rsidP="008D4881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>УНУР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6770" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
+            <w:tcW w:w="2969" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidRDefault="008D4881" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402F1B" w:rsidRPr="008D4881" w:rsidTr="002167B0">
-[...2 lines deleted...]
-            <w:tcW w:w="3085" w:type="dxa"/>
+      <w:tr w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidTr="0069295D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00402F1B" w:rsidRPr="008D4881" w:rsidRDefault="00402F1B" w:rsidP="008D4881">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="008D4881">
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="0071789B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Реквизиты  для списания вознаграждения</w:t>
+            </w:r>
+            <w:r w:rsidR="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (указывается в </w:t>
+            </w:r>
+            <w:r w:rsidR="0069295D" w:rsidRPr="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">файле </w:t>
+            </w:r>
+            <w:r w:rsidR="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>R)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="00465DE8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IBAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="008D4881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidTr="0069295D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="008D4881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="00465DE8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>BIC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="008D4881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidTr="0069295D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="008D4881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="00465DE8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069295D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>УНУР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="008D4881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidTr="0069295D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="008D4881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Роль:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7762" w:type="dxa"/>
+            <w:tcW w:w="3417" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00402F1B" w:rsidRPr="008D4881" w:rsidRDefault="00402F1B" w:rsidP="00402F1B">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="008D4881">
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="00402F1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0F0"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D4881">
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Банк бенефициара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402F1B" w:rsidRPr="008D4881" w:rsidTr="00A97B1E">
-[...2 lines deleted...]
-            <w:tcW w:w="3085" w:type="dxa"/>
+      <w:tr w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidTr="0069295D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00402F1B" w:rsidRPr="008D4881" w:rsidRDefault="00402F1B" w:rsidP="008D4881">
-[...12 lines deleted...]
-            <w:tcW w:w="7762" w:type="dxa"/>
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="008D4881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3417" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00402F1B" w:rsidRPr="008D4881" w:rsidRDefault="00402F1B" w:rsidP="00402F1B">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="008D4881">
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="00402F1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0F0"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008D4881">
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Банк плательщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="008D4881">
-[...13 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidTr="0069295D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="008D4881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IP-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>адрес сервера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7762" w:type="dxa"/>
+            <w:tcW w:w="3417" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidTr="008D4881">
-[...13 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidTr="0069295D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1583" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="008D4881">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069295D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Необходимость подтверждения регистрации ОТС (да/нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7762" w:type="dxa"/>
+            <w:tcW w:w="3417" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
+          <w:p w:rsidR="0071789B" w:rsidRPr="0069295D" w:rsidRDefault="0071789B" w:rsidP="008D4881">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008D4881" w:rsidRPr="008D4881" w:rsidRDefault="008D4881" w:rsidP="008D4881">
+    <w:p w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidRDefault="008D4881" w:rsidP="008D4881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D4881" w:rsidRPr="00C43991" w:rsidRDefault="00C43991" w:rsidP="00C43991">
+    <w:p w:rsidR="008D4881" w:rsidRPr="0069295D" w:rsidRDefault="00C43991" w:rsidP="00C43991">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C43991">
+      <w:r w:rsidRPr="0069295D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Сценарий проведения испытаний в рамках определения готовности автоматизированной системы Заказчика к взаимодействию с ПС «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C43991">
+      <w:r w:rsidRPr="0069295D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>RtP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C43991">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> QR» просим направить на </w:t>
+      <w:r w:rsidRPr="0069295D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> QR»</w:t>
+      </w:r>
+      <w:r w:rsidR="00594D6A" w:rsidRPr="0069295D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и секретный ключ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069295D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> просим направить на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C43991">
+      <w:r w:rsidRPr="0069295D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C43991">
-[...18 lines deleted...]
-        <w:t>__</w:t>
+      <w:r w:rsidRPr="0069295D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C43991" w:rsidRPr="008D4881" w:rsidRDefault="00C43991" w:rsidP="008D4881">
+    <w:p w:rsidR="00C43991" w:rsidRPr="0069295D" w:rsidRDefault="00C43991" w:rsidP="008D4881">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003757DB" w:rsidRDefault="004655B8" w:rsidP="00402F1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D4881">
-[...6 lines deleted...]
-      <w:r w:rsidR="00402F1B">
+      <w:r w:rsidRPr="0069295D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подтверждаю настоящую заявку, а так же гарантирую обращение ПТК организации к </w:t>
+      </w:r>
+      <w:r w:rsidR="00402F1B" w:rsidRPr="0069295D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ПС «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00402F1B">
+      <w:r w:rsidR="00402F1B" w:rsidRPr="0069295D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RtP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00402F1B" w:rsidRPr="00402F1B">
+      <w:r w:rsidR="00402F1B" w:rsidRPr="0069295D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00402F1B">
+      <w:r w:rsidR="00402F1B" w:rsidRPr="0069295D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>QR</w:t>
       </w:r>
-      <w:r w:rsidR="00402F1B">
+      <w:r w:rsidR="00402F1B" w:rsidRPr="0069295D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D4881">
+      <w:r w:rsidRPr="0069295D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> только с указанных </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D4881">
+      <w:r w:rsidRPr="0069295D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IP</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D4881">
+      <w:r w:rsidRPr="0069295D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-адресов:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00402F1B" w:rsidRPr="008D4881" w:rsidRDefault="00402F1B" w:rsidP="00402F1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00402F1B" w:rsidRDefault="00402F1B" w:rsidP="00402F1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -1606,61 +1858,61 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00402F1B" w:rsidRPr="008D4881" w:rsidRDefault="00402F1B" w:rsidP="00402F1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00402F1B" w:rsidRPr="008D4881" w:rsidSect="00A32962">
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="329" w:left="709" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="408"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002677B1" w:rsidRDefault="002677B1">
+    <w:p w:rsidR="00D01EC1" w:rsidRDefault="00D01EC1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002677B1" w:rsidRDefault="002677B1">
+    <w:p w:rsidR="00D01EC1" w:rsidRDefault="00D01EC1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1678,61 +1930,61 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002677B1" w:rsidRDefault="002677B1">
+    <w:p w:rsidR="00D01EC1" w:rsidRDefault="00D01EC1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002677B1" w:rsidRDefault="002677B1">
+    <w:p w:rsidR="00D01EC1" w:rsidRDefault="00D01EC1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0B697CE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0B697CE1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2017,251 +2269,267 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="150"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00B20232"/>
+    <w:rsid w:val="00025243"/>
     <w:rsid w:val="00051FFA"/>
     <w:rsid w:val="00065C57"/>
     <w:rsid w:val="000747F3"/>
     <w:rsid w:val="00090AC0"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000B3189"/>
     <w:rsid w:val="000E4CF6"/>
     <w:rsid w:val="000F4FAC"/>
     <w:rsid w:val="00121FC2"/>
     <w:rsid w:val="001258A2"/>
     <w:rsid w:val="00135CCA"/>
     <w:rsid w:val="00141256"/>
     <w:rsid w:val="00152697"/>
     <w:rsid w:val="00160CD6"/>
     <w:rsid w:val="001627D7"/>
     <w:rsid w:val="00197D36"/>
     <w:rsid w:val="001D2347"/>
     <w:rsid w:val="001F6D68"/>
     <w:rsid w:val="00222EEE"/>
     <w:rsid w:val="00227589"/>
     <w:rsid w:val="002372AE"/>
     <w:rsid w:val="0024084F"/>
     <w:rsid w:val="002461A0"/>
     <w:rsid w:val="002677B1"/>
     <w:rsid w:val="002C1318"/>
     <w:rsid w:val="002C5B24"/>
     <w:rsid w:val="002C719F"/>
     <w:rsid w:val="002D22D7"/>
     <w:rsid w:val="002D6F9F"/>
     <w:rsid w:val="002F33B8"/>
     <w:rsid w:val="002F6F1E"/>
+    <w:rsid w:val="003027C2"/>
     <w:rsid w:val="00307C54"/>
     <w:rsid w:val="00314B38"/>
+    <w:rsid w:val="00333A35"/>
     <w:rsid w:val="00343117"/>
     <w:rsid w:val="00346D8C"/>
     <w:rsid w:val="0036046C"/>
     <w:rsid w:val="003757DB"/>
     <w:rsid w:val="0038468C"/>
     <w:rsid w:val="003C0D05"/>
     <w:rsid w:val="00402F1B"/>
     <w:rsid w:val="00411A9F"/>
     <w:rsid w:val="00417034"/>
     <w:rsid w:val="0042712F"/>
     <w:rsid w:val="00440254"/>
     <w:rsid w:val="004561F9"/>
     <w:rsid w:val="00456CF5"/>
     <w:rsid w:val="0046454D"/>
     <w:rsid w:val="004655B8"/>
     <w:rsid w:val="00481AA7"/>
     <w:rsid w:val="004A01A2"/>
     <w:rsid w:val="004A2D6E"/>
     <w:rsid w:val="004F5C34"/>
     <w:rsid w:val="005010B1"/>
     <w:rsid w:val="00512FB5"/>
     <w:rsid w:val="00525E2F"/>
     <w:rsid w:val="00526BEB"/>
     <w:rsid w:val="0053415E"/>
     <w:rsid w:val="00536B33"/>
     <w:rsid w:val="0055141B"/>
     <w:rsid w:val="00551599"/>
     <w:rsid w:val="00565C24"/>
     <w:rsid w:val="00580722"/>
     <w:rsid w:val="00583F83"/>
     <w:rsid w:val="005864A3"/>
+    <w:rsid w:val="00594D6A"/>
     <w:rsid w:val="005B5690"/>
     <w:rsid w:val="005F026F"/>
     <w:rsid w:val="005F2DBE"/>
     <w:rsid w:val="005F68E7"/>
     <w:rsid w:val="006076B2"/>
     <w:rsid w:val="0061235A"/>
     <w:rsid w:val="00615B80"/>
     <w:rsid w:val="0063382F"/>
     <w:rsid w:val="00636E62"/>
     <w:rsid w:val="00653AA1"/>
     <w:rsid w:val="0066186F"/>
     <w:rsid w:val="00673371"/>
+    <w:rsid w:val="0069295D"/>
     <w:rsid w:val="00693DC3"/>
     <w:rsid w:val="006C4B70"/>
+    <w:rsid w:val="0071789B"/>
     <w:rsid w:val="00720037"/>
     <w:rsid w:val="00726C20"/>
     <w:rsid w:val="00747132"/>
     <w:rsid w:val="00752863"/>
     <w:rsid w:val="00756AC7"/>
     <w:rsid w:val="00762381"/>
     <w:rsid w:val="00762A92"/>
     <w:rsid w:val="007701E6"/>
     <w:rsid w:val="00770B64"/>
+    <w:rsid w:val="00776B10"/>
     <w:rsid w:val="007A0705"/>
     <w:rsid w:val="007B7A71"/>
     <w:rsid w:val="007D5210"/>
     <w:rsid w:val="007E38A2"/>
     <w:rsid w:val="007E7586"/>
     <w:rsid w:val="007F6FAD"/>
     <w:rsid w:val="008028B2"/>
     <w:rsid w:val="00811F54"/>
     <w:rsid w:val="00833423"/>
     <w:rsid w:val="00847FB4"/>
     <w:rsid w:val="0085746F"/>
     <w:rsid w:val="00860F97"/>
     <w:rsid w:val="0088412E"/>
     <w:rsid w:val="00887C52"/>
+    <w:rsid w:val="00894CB3"/>
     <w:rsid w:val="00897476"/>
     <w:rsid w:val="008D4881"/>
     <w:rsid w:val="008F2420"/>
     <w:rsid w:val="008F71B6"/>
     <w:rsid w:val="009140EA"/>
     <w:rsid w:val="00916BEF"/>
     <w:rsid w:val="00971BB9"/>
     <w:rsid w:val="00980ADE"/>
     <w:rsid w:val="009819C1"/>
     <w:rsid w:val="00995E48"/>
     <w:rsid w:val="00A05BCC"/>
     <w:rsid w:val="00A152C5"/>
     <w:rsid w:val="00A3263C"/>
     <w:rsid w:val="00A32962"/>
     <w:rsid w:val="00A4704E"/>
     <w:rsid w:val="00AA6856"/>
     <w:rsid w:val="00AB5B9D"/>
+    <w:rsid w:val="00AD2CCF"/>
     <w:rsid w:val="00AE1708"/>
     <w:rsid w:val="00B17F9C"/>
     <w:rsid w:val="00B20232"/>
     <w:rsid w:val="00B219EC"/>
     <w:rsid w:val="00B238F2"/>
     <w:rsid w:val="00B273E5"/>
     <w:rsid w:val="00B35011"/>
     <w:rsid w:val="00B3767C"/>
     <w:rsid w:val="00B52AA6"/>
     <w:rsid w:val="00B547AE"/>
     <w:rsid w:val="00B67E4E"/>
     <w:rsid w:val="00B94CFA"/>
     <w:rsid w:val="00BA2455"/>
     <w:rsid w:val="00BA4AF2"/>
     <w:rsid w:val="00BC0A4F"/>
     <w:rsid w:val="00BC0D51"/>
     <w:rsid w:val="00BC1784"/>
     <w:rsid w:val="00BE3454"/>
     <w:rsid w:val="00BE64BC"/>
     <w:rsid w:val="00C43991"/>
     <w:rsid w:val="00C719DA"/>
+    <w:rsid w:val="00C74A76"/>
     <w:rsid w:val="00C92069"/>
     <w:rsid w:val="00C93FDB"/>
     <w:rsid w:val="00CB2E53"/>
     <w:rsid w:val="00CC0982"/>
     <w:rsid w:val="00CC2412"/>
     <w:rsid w:val="00CC5B48"/>
     <w:rsid w:val="00CF0032"/>
     <w:rsid w:val="00CF6249"/>
+    <w:rsid w:val="00D01EC1"/>
     <w:rsid w:val="00D17164"/>
+    <w:rsid w:val="00D300E0"/>
     <w:rsid w:val="00D30BBE"/>
+    <w:rsid w:val="00D348FF"/>
+    <w:rsid w:val="00D603E6"/>
     <w:rsid w:val="00D824D8"/>
     <w:rsid w:val="00D84C08"/>
     <w:rsid w:val="00D865E9"/>
     <w:rsid w:val="00DB39DC"/>
     <w:rsid w:val="00DC7DE1"/>
     <w:rsid w:val="00DE028B"/>
     <w:rsid w:val="00E00096"/>
+    <w:rsid w:val="00E05189"/>
     <w:rsid w:val="00E407CF"/>
     <w:rsid w:val="00E804DB"/>
     <w:rsid w:val="00EB08F3"/>
     <w:rsid w:val="00ED4D06"/>
     <w:rsid w:val="00EF09C4"/>
     <w:rsid w:val="00EF230A"/>
     <w:rsid w:val="00EF570F"/>
     <w:rsid w:val="00F13395"/>
     <w:rsid w:val="00F43138"/>
+    <w:rsid w:val="00F45120"/>
     <w:rsid w:val="00F524AA"/>
     <w:rsid w:val="00F54B46"/>
     <w:rsid w:val="00F70B7E"/>
     <w:rsid w:val="00F93A77"/>
     <w:rsid w:val="00F93FEE"/>
     <w:rsid w:val="00F97D0D"/>
     <w:rsid w:val="00FA0CC4"/>
     <w:rsid w:val="00FA4968"/>
     <w:rsid w:val="00FA5C55"/>
     <w:rsid w:val="00FB68B0"/>
     <w:rsid w:val="00FF09A6"/>
     <w:rsid w:val="00FF0C98"/>
     <w:rsid w:val="00FF30A8"/>
     <w:rsid w:val="00FF70F6"/>
     <w:rsid w:val="14913B8E"/>
     <w:rsid w:val="1EE11D94"/>
     <w:rsid w:val="3F697CE9"/>
     <w:rsid w:val="51CF5D2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="7170"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -3367,87 +3635,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35C7CEFB-26CA-4BD0-AB38-5D497F5968C1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D0F47A0-0A84-4A25-8E52-427A49CECBA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1022</Characters>
+  <Pages>2</Pages>
+  <Words>198</Words>
+  <Characters>1129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>НБРБ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1199</CharactersWithSpaces>
+  <CharactersWithSpaces>1325</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ЕРИП</dc:creator>
   <cp:keywords>онлайн он-лайн он лайн online on-line on line</cp:keywords>
   <dc:description>Документ, регламентирующий взаимодействие с ЦУ АИС "Расчет"</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>ГУ ЕРИП</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-11.2.0.11380</vt:lpwstr>
   </property>