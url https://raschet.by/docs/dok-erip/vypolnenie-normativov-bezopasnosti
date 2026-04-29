--- v2 (2025-11-18)
+++ v3 (2026-04-29)
@@ -58,1334 +58,710 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>КФО</w:t>
       </w:r>
       <w:r w:rsidR="00C9679A" w:rsidRPr="00002909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «ЕРИП» нормативов безопасного функционирования, установленных Национальным банком Республики Беларусь</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="37"/>
         <w:ind w:left="674" w:firstLine="427"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14221" w:type="dxa"/>
+        <w:tblW w:w="7214" w:type="dxa"/>
         <w:tblInd w:w="287" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="-2" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2277"/>
         <w:gridCol w:w="2186"/>
-        <w:gridCol w:w="979"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="976"/>
+        <w:gridCol w:w="917"/>
+        <w:gridCol w:w="917"/>
+        <w:gridCol w:w="917"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidTr="001D2EE5">
+      <w:tr w:rsidR="005D38AC" w:rsidRPr="00002909" w:rsidTr="000A3413">
         <w:trPr>
           <w:trHeight w:val="1015"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00735227">
+          <w:p w:rsidR="005D38AC" w:rsidRPr="00002909" w:rsidRDefault="005D38AC" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Наименование норматива</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00735227">
+          <w:p w:rsidR="005D38AC" w:rsidRPr="00002909" w:rsidRDefault="005D38AC" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9758" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="2751" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
-[...17 lines deleted...]
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00C34132" w:rsidRDefault="00FD03C1" w:rsidP="00735227">
+          <w:p w:rsidR="005D38AC" w:rsidRPr="00C4521C" w:rsidRDefault="005D38AC" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...8 lines deleted...]
-              <w:t>2025</w:t>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD03C1" w:rsidRDefault="00FD03C1" w:rsidP="00735227">
-[...11 lines deleted...]
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1"/>
+          <w:p w:rsidR="005D38AC" w:rsidRPr="00002909" w:rsidRDefault="005D38AC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidTr="00FD03C1">
+      <w:tr w:rsidR="00445074" w:rsidRPr="00002909" w:rsidTr="005D38AC">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="001C7F81" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="005D38AC">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="ru-RU"/>
-[...24 lines deleted...]
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
-            <w:r>
-[...157 lines deleted...]
-              <w:t>11</w:t>
+            <w:r w:rsidR="005D38AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidTr="00FD03C1">
+      <w:tr w:rsidR="00445074" w:rsidRPr="00002909" w:rsidTr="005D38AC">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Минимальный размер нормативного капитала</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(млн. руб.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Размер нормативного капитала </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="005678D2" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="005678D2" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>86,73</w:t>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="005678D2" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="005678D2" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>89,18</w:t>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="005678D2" w:rsidRDefault="00445074" w:rsidP="005D38AC">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="ru-RU"/>
-[...21 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005D38AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r>
-[...184 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="005D38AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidTr="00FD03C1">
+      <w:tr w:rsidR="00445074" w:rsidRPr="00002909" w:rsidTr="005D38AC">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Норматив,</w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>установленный НБ РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRPr="00002909" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="979" w:type="dxa"/>
+            <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD03C1" w:rsidRDefault="00FD03C1" w:rsidP="00FD03C1">
+          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
-              </w:rPr>
-[...192 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E53443" w:rsidRPr="007A2C3B" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00E53443" w:rsidP="00F67BC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidSect="00ED38BA">
+    <w:sectPr w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidSect="00986585">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="249" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="-2049"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1417,51 +793,51 @@
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000004" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="101"/>
+  <w:zoom w:percent="105"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E53443"/>
     <w:rsid w:val="00002909"/>
     <w:rsid w:val="0004037F"/>
     <w:rsid w:val="00045D2D"/>
     <w:rsid w:val="000523EE"/>
     <w:rsid w:val="00055501"/>
     <w:rsid w:val="00056719"/>
     <w:rsid w:val="00060DFB"/>
     <w:rsid w:val="0006119B"/>
     <w:rsid w:val="000C59EF"/>
     <w:rsid w:val="000D0502"/>
     <w:rsid w:val="000F2E8C"/>
     <w:rsid w:val="000F5552"/>
     <w:rsid w:val="00101702"/>
@@ -1471,140 +847,148 @@
     <w:rsid w:val="0016310F"/>
     <w:rsid w:val="0019291D"/>
     <w:rsid w:val="00194F97"/>
     <w:rsid w:val="001A1056"/>
     <w:rsid w:val="001A21B9"/>
     <w:rsid w:val="001B5867"/>
     <w:rsid w:val="001B7DC1"/>
     <w:rsid w:val="001B7F37"/>
     <w:rsid w:val="001C7F81"/>
     <w:rsid w:val="001D202D"/>
     <w:rsid w:val="001D34F9"/>
     <w:rsid w:val="0020558E"/>
     <w:rsid w:val="00230739"/>
     <w:rsid w:val="00233661"/>
     <w:rsid w:val="00240904"/>
     <w:rsid w:val="00246484"/>
     <w:rsid w:val="00283172"/>
     <w:rsid w:val="002B0508"/>
     <w:rsid w:val="002C0490"/>
     <w:rsid w:val="002C3962"/>
     <w:rsid w:val="002C6A32"/>
     <w:rsid w:val="002F32CD"/>
     <w:rsid w:val="00303A7D"/>
     <w:rsid w:val="0030779B"/>
     <w:rsid w:val="003454B2"/>
+    <w:rsid w:val="00366D6D"/>
     <w:rsid w:val="003752B0"/>
     <w:rsid w:val="00375414"/>
     <w:rsid w:val="00393A5F"/>
     <w:rsid w:val="003B2C5B"/>
     <w:rsid w:val="003C312E"/>
     <w:rsid w:val="003F48C7"/>
     <w:rsid w:val="004141A5"/>
     <w:rsid w:val="0043584E"/>
     <w:rsid w:val="0044140D"/>
+    <w:rsid w:val="00445074"/>
     <w:rsid w:val="00452FCB"/>
     <w:rsid w:val="00484F39"/>
     <w:rsid w:val="004B5693"/>
     <w:rsid w:val="004C6058"/>
     <w:rsid w:val="00512ADC"/>
     <w:rsid w:val="005175BC"/>
     <w:rsid w:val="00563E28"/>
     <w:rsid w:val="005678D2"/>
     <w:rsid w:val="00575E1C"/>
     <w:rsid w:val="00587925"/>
     <w:rsid w:val="005912F8"/>
     <w:rsid w:val="005A11C5"/>
     <w:rsid w:val="005A177A"/>
     <w:rsid w:val="005A5310"/>
     <w:rsid w:val="005C567D"/>
     <w:rsid w:val="005C720D"/>
+    <w:rsid w:val="005D38AC"/>
     <w:rsid w:val="005E4048"/>
     <w:rsid w:val="005E5583"/>
     <w:rsid w:val="005E59C7"/>
     <w:rsid w:val="005F4515"/>
     <w:rsid w:val="005F576F"/>
     <w:rsid w:val="005F5FA8"/>
     <w:rsid w:val="00620050"/>
     <w:rsid w:val="00627BC1"/>
     <w:rsid w:val="0063763E"/>
     <w:rsid w:val="00645F30"/>
     <w:rsid w:val="00654DA1"/>
     <w:rsid w:val="0068017F"/>
+    <w:rsid w:val="006A144E"/>
     <w:rsid w:val="006C3F08"/>
     <w:rsid w:val="006C617F"/>
     <w:rsid w:val="006F3AD4"/>
     <w:rsid w:val="006F5EE5"/>
     <w:rsid w:val="006F72FC"/>
     <w:rsid w:val="00702087"/>
     <w:rsid w:val="0072523A"/>
     <w:rsid w:val="00735227"/>
     <w:rsid w:val="007527CC"/>
     <w:rsid w:val="00753580"/>
     <w:rsid w:val="0076691B"/>
     <w:rsid w:val="007725F0"/>
+    <w:rsid w:val="00780301"/>
     <w:rsid w:val="007A2C3B"/>
     <w:rsid w:val="007A3FCB"/>
     <w:rsid w:val="007B1129"/>
     <w:rsid w:val="008035AF"/>
     <w:rsid w:val="008062AE"/>
+    <w:rsid w:val="00812289"/>
     <w:rsid w:val="00821893"/>
     <w:rsid w:val="00861DEC"/>
     <w:rsid w:val="008633D1"/>
     <w:rsid w:val="00873D31"/>
     <w:rsid w:val="00875959"/>
     <w:rsid w:val="00877198"/>
     <w:rsid w:val="008A5D97"/>
     <w:rsid w:val="008D1ED3"/>
     <w:rsid w:val="008D2B5F"/>
     <w:rsid w:val="008E2C38"/>
     <w:rsid w:val="008E3880"/>
     <w:rsid w:val="009117F6"/>
     <w:rsid w:val="00915699"/>
     <w:rsid w:val="00920F09"/>
     <w:rsid w:val="00927807"/>
     <w:rsid w:val="0093637C"/>
     <w:rsid w:val="00971993"/>
     <w:rsid w:val="009810C2"/>
+    <w:rsid w:val="00986585"/>
     <w:rsid w:val="009A6009"/>
     <w:rsid w:val="009D5077"/>
     <w:rsid w:val="009E0A5C"/>
     <w:rsid w:val="00A03DD8"/>
     <w:rsid w:val="00A16568"/>
     <w:rsid w:val="00A73FD8"/>
     <w:rsid w:val="00AB09F1"/>
     <w:rsid w:val="00AD5F2E"/>
     <w:rsid w:val="00AD68F5"/>
     <w:rsid w:val="00AF1317"/>
     <w:rsid w:val="00B03255"/>
     <w:rsid w:val="00B111B9"/>
     <w:rsid w:val="00B96093"/>
     <w:rsid w:val="00BD51F0"/>
     <w:rsid w:val="00BF47AE"/>
     <w:rsid w:val="00C136F6"/>
     <w:rsid w:val="00C24BEE"/>
     <w:rsid w:val="00C34132"/>
+    <w:rsid w:val="00C4521C"/>
     <w:rsid w:val="00C82393"/>
     <w:rsid w:val="00C954FC"/>
     <w:rsid w:val="00C9679A"/>
     <w:rsid w:val="00CC0F1C"/>
     <w:rsid w:val="00CE2BA0"/>
     <w:rsid w:val="00D012F5"/>
     <w:rsid w:val="00D448DE"/>
     <w:rsid w:val="00D5288B"/>
     <w:rsid w:val="00D56452"/>
     <w:rsid w:val="00D7375A"/>
     <w:rsid w:val="00D91A40"/>
     <w:rsid w:val="00DB76A0"/>
     <w:rsid w:val="00DD52B0"/>
     <w:rsid w:val="00DF19FA"/>
     <w:rsid w:val="00DF1D4A"/>
     <w:rsid w:val="00DF7195"/>
     <w:rsid w:val="00E2556D"/>
     <w:rsid w:val="00E46BF0"/>
     <w:rsid w:val="00E53443"/>
     <w:rsid w:val="00E730E6"/>
     <w:rsid w:val="00EB4F7C"/>
     <w:rsid w:val="00EC7948"/>
     <w:rsid w:val="00ED38BA"/>
     <w:rsid w:val="00ED7128"/>
     <w:rsid w:val="00EF091A"/>
@@ -1623,51 +1007,51 @@
     <w:rsid w:val="00FF6E83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="14982900"/>
+  <w14:docId w14:val="0004099F"/>
   <w15:docId w15:val="{BFEEE608-1031-40CB-B6F0-8E54451C2D88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2492,87 +1876,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED46774B-C437-4F89-90B5-45242CC1FC1C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DB0A453-76F4-4613-B08F-3D32A50CF4EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>69</Words>
-  <Characters>398</Characters>
+  <Words>51</Words>
+  <Characters>292</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>466</CharactersWithSpaces>
+  <CharactersWithSpaces>342</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Кравчук Виктория Васильевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>Microsoft</vt:lpwstr>