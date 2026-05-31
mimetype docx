--- v3 (2026-04-29)
+++ v4 (2026-05-31)
@@ -58,669 +58,764 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>КФО</w:t>
       </w:r>
       <w:r w:rsidR="00C9679A" w:rsidRPr="00002909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «ЕРИП» нормативов безопасного функционирования, установленных Национальным банком Республики Беларусь</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="37"/>
         <w:ind w:left="674" w:firstLine="427"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7214" w:type="dxa"/>
+        <w:tblW w:w="8134" w:type="dxa"/>
         <w:tblInd w:w="287" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="-2" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2277"/>
         <w:gridCol w:w="2186"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="917"/>
+        <w:gridCol w:w="920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D38AC" w:rsidRPr="00002909" w:rsidTr="000A3413">
+      <w:tr w:rsidR="00681C6A" w:rsidRPr="00002909" w:rsidTr="00907B43">
         <w:trPr>
           <w:trHeight w:val="1015"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D38AC" w:rsidRPr="00002909" w:rsidRDefault="005D38AC" w:rsidP="00735227">
+          <w:p w:rsidR="00681C6A" w:rsidRPr="00002909" w:rsidRDefault="00681C6A" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Наименование норматива</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D38AC" w:rsidRPr="00002909" w:rsidRDefault="005D38AC" w:rsidP="00735227">
+          <w:p w:rsidR="00681C6A" w:rsidRPr="00002909" w:rsidRDefault="00681C6A" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2751" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005D38AC" w:rsidRPr="00C4521C" w:rsidRDefault="005D38AC" w:rsidP="00735227">
+          <w:p w:rsidR="00681C6A" w:rsidRPr="00C4521C" w:rsidRDefault="00681C6A" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005D38AC" w:rsidRPr="00002909" w:rsidRDefault="005D38AC"/>
+          <w:p w:rsidR="00681C6A" w:rsidRPr="00002909" w:rsidRDefault="00681C6A"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00445074" w:rsidRPr="00002909" w:rsidTr="005D38AC">
+      <w:tr w:rsidR="00126178" w:rsidRPr="00002909" w:rsidTr="00681C6A">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="005D38AC">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
-            <w:r w:rsidR="005D38AC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00126178" w:rsidRPr="00126178" w:rsidRDefault="00126178" w:rsidP="00126178">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>01.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00445074" w:rsidRPr="00002909" w:rsidTr="005D38AC">
+      <w:tr w:rsidR="00126178" w:rsidRPr="00002909" w:rsidTr="00681C6A">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Минимальный размер нормативного капитала</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(млн. руб.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Размер нормативного капитала </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="005678D2" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="005678D2" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="005678D2" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="005678D2" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>11,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="005678D2" w:rsidRDefault="00445074" w:rsidP="005D38AC">
+          <w:p w:rsidR="00126178" w:rsidRPr="005678D2" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005D38AC">
-[...4 lines deleted...]
-              <w:t>08</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>08,33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00126178" w:rsidRPr="00681C6A" w:rsidRDefault="00126178" w:rsidP="00126178">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="005D38AC">
-[...7 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00445074" w:rsidRPr="00002909" w:rsidTr="005D38AC">
+      <w:tr w:rsidR="00126178" w:rsidRPr="00002909" w:rsidTr="00681C6A">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Норматив,</w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>установленный НБ РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00445074" w:rsidRPr="00002909" w:rsidRDefault="00445074" w:rsidP="00445074">
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>15,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E53443" w:rsidRPr="007A2C3B" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
@@ -793,77 +888,78 @@
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000004" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="105"/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E53443"/>
     <w:rsid w:val="00002909"/>
     <w:rsid w:val="0004037F"/>
     <w:rsid w:val="00045D2D"/>
     <w:rsid w:val="000523EE"/>
     <w:rsid w:val="00055501"/>
     <w:rsid w:val="00056719"/>
     <w:rsid w:val="00060DFB"/>
     <w:rsid w:val="0006119B"/>
     <w:rsid w:val="000C59EF"/>
     <w:rsid w:val="000D0502"/>
     <w:rsid w:val="000F2E8C"/>
     <w:rsid w:val="000F5552"/>
     <w:rsid w:val="00101702"/>
     <w:rsid w:val="00120231"/>
+    <w:rsid w:val="00126178"/>
     <w:rsid w:val="0013526D"/>
     <w:rsid w:val="00160D9F"/>
     <w:rsid w:val="0016310F"/>
     <w:rsid w:val="0019291D"/>
     <w:rsid w:val="00194F97"/>
     <w:rsid w:val="001A1056"/>
     <w:rsid w:val="001A21B9"/>
     <w:rsid w:val="001B5867"/>
     <w:rsid w:val="001B7DC1"/>
     <w:rsid w:val="001B7F37"/>
     <w:rsid w:val="001C7F81"/>
     <w:rsid w:val="001D202D"/>
     <w:rsid w:val="001D34F9"/>
     <w:rsid w:val="0020558E"/>
     <w:rsid w:val="00230739"/>
     <w:rsid w:val="00233661"/>
     <w:rsid w:val="00240904"/>
     <w:rsid w:val="00246484"/>
     <w:rsid w:val="00283172"/>
     <w:rsid w:val="002B0508"/>
     <w:rsid w:val="002C0490"/>
     <w:rsid w:val="002C3962"/>
     <w:rsid w:val="002C6A32"/>
     <w:rsid w:val="002F32CD"/>
     <w:rsid w:val="00303A7D"/>
@@ -887,50 +983,51 @@
     <w:rsid w:val="00512ADC"/>
     <w:rsid w:val="005175BC"/>
     <w:rsid w:val="00563E28"/>
     <w:rsid w:val="005678D2"/>
     <w:rsid w:val="00575E1C"/>
     <w:rsid w:val="00587925"/>
     <w:rsid w:val="005912F8"/>
     <w:rsid w:val="005A11C5"/>
     <w:rsid w:val="005A177A"/>
     <w:rsid w:val="005A5310"/>
     <w:rsid w:val="005C567D"/>
     <w:rsid w:val="005C720D"/>
     <w:rsid w:val="005D38AC"/>
     <w:rsid w:val="005E4048"/>
     <w:rsid w:val="005E5583"/>
     <w:rsid w:val="005E59C7"/>
     <w:rsid w:val="005F4515"/>
     <w:rsid w:val="005F576F"/>
     <w:rsid w:val="005F5FA8"/>
     <w:rsid w:val="00620050"/>
     <w:rsid w:val="00627BC1"/>
     <w:rsid w:val="0063763E"/>
     <w:rsid w:val="00645F30"/>
     <w:rsid w:val="00654DA1"/>
     <w:rsid w:val="0068017F"/>
+    <w:rsid w:val="00681C6A"/>
     <w:rsid w:val="006A144E"/>
     <w:rsid w:val="006C3F08"/>
     <w:rsid w:val="006C617F"/>
     <w:rsid w:val="006F3AD4"/>
     <w:rsid w:val="006F5EE5"/>
     <w:rsid w:val="006F72FC"/>
     <w:rsid w:val="00702087"/>
     <w:rsid w:val="0072523A"/>
     <w:rsid w:val="00735227"/>
     <w:rsid w:val="007527CC"/>
     <w:rsid w:val="00753580"/>
     <w:rsid w:val="0076691B"/>
     <w:rsid w:val="007725F0"/>
     <w:rsid w:val="00780301"/>
     <w:rsid w:val="007A2C3B"/>
     <w:rsid w:val="007A3FCB"/>
     <w:rsid w:val="007B1129"/>
     <w:rsid w:val="008035AF"/>
     <w:rsid w:val="008062AE"/>
     <w:rsid w:val="00812289"/>
     <w:rsid w:val="00821893"/>
     <w:rsid w:val="00861DEC"/>
     <w:rsid w:val="008633D1"/>
     <w:rsid w:val="00873D31"/>
     <w:rsid w:val="00875959"/>
@@ -1007,51 +1104,51 @@
     <w:rsid w:val="00FF6E83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0004099F"/>
+  <w14:docId w14:val="1090ECD9"/>
   <w15:docId w15:val="{BFEEE608-1031-40CB-B6F0-8E54451C2D88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1876,87 +1973,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DB0A453-76F4-4613-B08F-3D32A50CF4EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB262AF2-ED48-4C80-93D9-34873B5F11FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>51</Words>
-  <Characters>292</Characters>
+  <Words>53</Words>
+  <Characters>308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>342</CharactersWithSpaces>
+  <CharactersWithSpaces>360</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Кравчук Виктория Васильевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>Microsoft</vt:lpwstr>