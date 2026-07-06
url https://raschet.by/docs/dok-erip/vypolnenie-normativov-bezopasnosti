--- v4 (2026-05-31)
+++ v5 (2026-07-06)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00002909" w:rsidP="00ED38BA">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:before="37"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="__DdeLink__1236_1163326367"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00C9679A" w:rsidRPr="00002909">
         <w:rPr>
@@ -58,927 +58,1013 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>КФО</w:t>
       </w:r>
       <w:r w:rsidR="00C9679A" w:rsidRPr="00002909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «ЕРИП» нормативов безопасного функционирования, установленных Национальным банком Республики Беларусь</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="37"/>
         <w:ind w:left="674" w:firstLine="427"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8134" w:type="dxa"/>
+        <w:tblW w:w="9054" w:type="dxa"/>
         <w:tblInd w:w="287" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="-2" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2277"/>
         <w:gridCol w:w="2186"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="920"/>
+        <w:gridCol w:w="920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00681C6A" w:rsidRPr="00002909" w:rsidTr="00907B43">
+      <w:tr w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidTr="00941CDB">
         <w:trPr>
           <w:trHeight w:val="1015"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00681C6A" w:rsidRPr="00002909" w:rsidRDefault="00681C6A" w:rsidP="00735227">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Наименование норматива</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00681C6A" w:rsidRPr="00002909" w:rsidRDefault="00681C6A" w:rsidP="00735227">
-[...13 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00735227">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4591" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00681C6A" w:rsidRPr="00C4521C" w:rsidRDefault="00681C6A" w:rsidP="00735227">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00C4521C" w:rsidRDefault="009236E8" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00681C6A" w:rsidRPr="00002909" w:rsidRDefault="00681C6A"/>
+          <w:p w:rsidR="009236E8" w:rsidRDefault="009236E8" w:rsidP="00735227">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00126178" w:rsidRPr="00002909" w:rsidTr="00681C6A">
+      <w:tr w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidTr="009236E8">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00126178" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00126178" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:t>01.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009236E8" w:rsidRDefault="009236E8" w:rsidP="00283717">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00283717">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00126178" w:rsidRPr="00002909" w:rsidTr="00681C6A">
+      <w:tr w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidTr="009236E8">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Минимальный размер нормативного капитала</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(млн. руб.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Размер нормативного капитала </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="005678D2" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="005678D2" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="005678D2" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="005678D2" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>11,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="005678D2" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="005678D2" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00681C6A" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00681C6A" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-              <w:t>10</w:t>
+              <w:t>110</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009236E8" w:rsidRDefault="009236E8" w:rsidP="009236E8">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>113</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00126178" w:rsidRPr="00002909" w:rsidTr="00681C6A">
+      <w:tr w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidTr="009236E8">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Норматив,</w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>установленный НБ РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00126178" w:rsidRPr="00002909" w:rsidRDefault="00126178" w:rsidP="00126178">
+          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="009236E8" w:rsidRPr="009236E8" w:rsidRDefault="009236E8" w:rsidP="00126178">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E53443" w:rsidRPr="007A2C3B" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00E53443" w:rsidP="00F67BC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidSect="00986585">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="249" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="-2049"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Courier New"/>
+    <w:altName w:val="Courier"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000004" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...5 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00E53443"/>
     <w:rsid w:val="00002909"/>
     <w:rsid w:val="0004037F"/>
     <w:rsid w:val="00045D2D"/>
     <w:rsid w:val="000523EE"/>
     <w:rsid w:val="00055501"/>
     <w:rsid w:val="00056719"/>
     <w:rsid w:val="00060DFB"/>
     <w:rsid w:val="0006119B"/>
     <w:rsid w:val="000C59EF"/>
     <w:rsid w:val="000D0502"/>
     <w:rsid w:val="000F2E8C"/>
     <w:rsid w:val="000F5552"/>
     <w:rsid w:val="00101702"/>
     <w:rsid w:val="00120231"/>
     <w:rsid w:val="00126178"/>
     <w:rsid w:val="0013526D"/>
     <w:rsid w:val="00160D9F"/>
     <w:rsid w:val="0016310F"/>
     <w:rsid w:val="0019291D"/>
     <w:rsid w:val="00194F97"/>
     <w:rsid w:val="001A1056"/>
     <w:rsid w:val="001A21B9"/>
     <w:rsid w:val="001B5867"/>
     <w:rsid w:val="001B7DC1"/>
     <w:rsid w:val="001B7F37"/>
     <w:rsid w:val="001C7F81"/>
     <w:rsid w:val="001D202D"/>
     <w:rsid w:val="001D34F9"/>
     <w:rsid w:val="0020558E"/>
     <w:rsid w:val="00230739"/>
     <w:rsid w:val="00233661"/>
     <w:rsid w:val="00240904"/>
     <w:rsid w:val="00246484"/>
     <w:rsid w:val="00283172"/>
+    <w:rsid w:val="00283717"/>
     <w:rsid w:val="002B0508"/>
     <w:rsid w:val="002C0490"/>
     <w:rsid w:val="002C3962"/>
     <w:rsid w:val="002C6A32"/>
     <w:rsid w:val="002F32CD"/>
     <w:rsid w:val="00303A7D"/>
     <w:rsid w:val="0030779B"/>
     <w:rsid w:val="003454B2"/>
     <w:rsid w:val="00366D6D"/>
     <w:rsid w:val="003752B0"/>
     <w:rsid w:val="00375414"/>
     <w:rsid w:val="00393A5F"/>
     <w:rsid w:val="003B2C5B"/>
     <w:rsid w:val="003C312E"/>
     <w:rsid w:val="003F48C7"/>
     <w:rsid w:val="004141A5"/>
     <w:rsid w:val="0043584E"/>
     <w:rsid w:val="0044140D"/>
     <w:rsid w:val="00445074"/>
     <w:rsid w:val="00452FCB"/>
     <w:rsid w:val="00484F39"/>
     <w:rsid w:val="004B5693"/>
     <w:rsid w:val="004C6058"/>
     <w:rsid w:val="00512ADC"/>
     <w:rsid w:val="005175BC"/>
@@ -1018,549 +1104,317 @@
     <w:rsid w:val="007527CC"/>
     <w:rsid w:val="00753580"/>
     <w:rsid w:val="0076691B"/>
     <w:rsid w:val="007725F0"/>
     <w:rsid w:val="00780301"/>
     <w:rsid w:val="007A2C3B"/>
     <w:rsid w:val="007A3FCB"/>
     <w:rsid w:val="007B1129"/>
     <w:rsid w:val="008035AF"/>
     <w:rsid w:val="008062AE"/>
     <w:rsid w:val="00812289"/>
     <w:rsid w:val="00821893"/>
     <w:rsid w:val="00861DEC"/>
     <w:rsid w:val="008633D1"/>
     <w:rsid w:val="00873D31"/>
     <w:rsid w:val="00875959"/>
     <w:rsid w:val="00877198"/>
     <w:rsid w:val="008A5D97"/>
     <w:rsid w:val="008D1ED3"/>
     <w:rsid w:val="008D2B5F"/>
     <w:rsid w:val="008E2C38"/>
     <w:rsid w:val="008E3880"/>
     <w:rsid w:val="009117F6"/>
     <w:rsid w:val="00915699"/>
     <w:rsid w:val="00920F09"/>
+    <w:rsid w:val="009236E8"/>
     <w:rsid w:val="00927807"/>
     <w:rsid w:val="0093637C"/>
     <w:rsid w:val="00971993"/>
     <w:rsid w:val="009810C2"/>
     <w:rsid w:val="00986585"/>
     <w:rsid w:val="009A6009"/>
     <w:rsid w:val="009D5077"/>
     <w:rsid w:val="009E0A5C"/>
     <w:rsid w:val="00A03DD8"/>
     <w:rsid w:val="00A16568"/>
     <w:rsid w:val="00A73FD8"/>
     <w:rsid w:val="00AB09F1"/>
     <w:rsid w:val="00AD5F2E"/>
     <w:rsid w:val="00AD68F5"/>
     <w:rsid w:val="00AF1317"/>
     <w:rsid w:val="00B03255"/>
     <w:rsid w:val="00B111B9"/>
+    <w:rsid w:val="00B162DF"/>
     <w:rsid w:val="00B96093"/>
     <w:rsid w:val="00BD51F0"/>
     <w:rsid w:val="00BF47AE"/>
     <w:rsid w:val="00C136F6"/>
     <w:rsid w:val="00C24BEE"/>
     <w:rsid w:val="00C34132"/>
     <w:rsid w:val="00C4521C"/>
     <w:rsid w:val="00C82393"/>
     <w:rsid w:val="00C954FC"/>
     <w:rsid w:val="00C9679A"/>
     <w:rsid w:val="00CC0F1C"/>
     <w:rsid w:val="00CE2BA0"/>
     <w:rsid w:val="00D012F5"/>
     <w:rsid w:val="00D448DE"/>
     <w:rsid w:val="00D5288B"/>
     <w:rsid w:val="00D56452"/>
     <w:rsid w:val="00D7375A"/>
     <w:rsid w:val="00D91A40"/>
     <w:rsid w:val="00DB76A0"/>
     <w:rsid w:val="00DD52B0"/>
     <w:rsid w:val="00DF19FA"/>
     <w:rsid w:val="00DF1D4A"/>
     <w:rsid w:val="00DF7195"/>
     <w:rsid w:val="00E2556D"/>
     <w:rsid w:val="00E46BF0"/>
     <w:rsid w:val="00E53443"/>
     <w:rsid w:val="00E730E6"/>
     <w:rsid w:val="00EB4F7C"/>
     <w:rsid w:val="00EC7948"/>
     <w:rsid w:val="00ED38BA"/>
     <w:rsid w:val="00ED7128"/>
     <w:rsid w:val="00EF091A"/>
     <w:rsid w:val="00F10D6C"/>
     <w:rsid w:val="00F51B78"/>
     <w:rsid w:val="00F5765A"/>
     <w:rsid w:val="00F638D6"/>
     <w:rsid w:val="00F63E55"/>
     <w:rsid w:val="00F67BC4"/>
     <w:rsid w:val="00F72F4A"/>
     <w:rsid w:val="00F91C95"/>
     <w:rsid w:val="00FB3F18"/>
     <w:rsid w:val="00FB659D"/>
     <w:rsid w:val="00FD03C1"/>
     <w:rsid w:val="00FF5188"/>
     <w:rsid w:val="00FF6E83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1090ECD9"/>
-  <w15:docId w15:val="{BFEEE608-1031-40CB-B6F0-8E54451C2D88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001E6C0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001E6C0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="00000A"/>
@@ -1672,51 +1526,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00915699"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -1973,87 +1827,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB262AF2-ED48-4C80-93D9-34873B5F11FC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0BB63E4-6BFB-40A4-ABC7-6EA6AFF26768}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>53</Words>
-  <Characters>308</Characters>
+  <Words>56</Words>
+  <Characters>323</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>360</CharactersWithSpaces>
+  <CharactersWithSpaces>378</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Кравчук Виктория Васильевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>Microsoft</vt:lpwstr>