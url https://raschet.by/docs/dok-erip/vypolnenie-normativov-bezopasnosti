--- v5 (2026-07-06)
+++ v6 (2026-07-26)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00002909" w:rsidP="00ED38BA">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:before="37"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="__DdeLink__1236_1163326367"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00C9679A" w:rsidRPr="00002909">
         <w:rPr>
@@ -58,976 +58,1075 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>КФО</w:t>
       </w:r>
       <w:r w:rsidR="00C9679A" w:rsidRPr="00002909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «ЕРИП» нормативов безопасного функционирования, установленных Национальным банком Республики Беларусь</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="37"/>
         <w:ind w:left="674" w:firstLine="427"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9054" w:type="dxa"/>
+        <w:tblW w:w="9974" w:type="dxa"/>
         <w:tblInd w:w="287" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="-2" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2277"/>
         <w:gridCol w:w="2186"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="920"/>
+        <w:gridCol w:w="912"/>
+        <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidTr="00941CDB">
+      <w:tr w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidTr="00D73081">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="1015"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00735227">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Наименование норматива</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00735227">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4591" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5503" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00C4521C" w:rsidRDefault="009236E8" w:rsidP="00735227">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00C4521C" w:rsidRDefault="00CB707A" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009236E8" w:rsidRDefault="009236E8" w:rsidP="00735227">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidTr="009236E8">
+      <w:tr w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidTr="00CB707A">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00126178" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00126178" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRDefault="009236E8" w:rsidP="00283717">
+          <w:p w:rsidR="00CB707A" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
-            <w:r w:rsidR="00283717">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CB707A" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>01.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidTr="009236E8">
+      <w:tr w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidTr="00CB707A">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Минимальный размер нормативного капитала</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(млн. руб.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Размер нормативного капитала </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="005678D2" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="005678D2" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="005678D2" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="005678D2" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>11,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="005678D2" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="005678D2" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00681C6A" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00681C6A" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRDefault="009236E8" w:rsidP="009236E8">
+          <w:p w:rsidR="00CB707A" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CB707A" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidTr="009236E8">
+      <w:tr w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidTr="00CB707A">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Норматив,</w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>установленный НБ РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="00002909" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009236E8" w:rsidRPr="009236E8" w:rsidRDefault="009236E8" w:rsidP="00126178">
+          <w:p w:rsidR="00CB707A" w:rsidRPr="009236E8" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CB707A" w:rsidRPr="009236E8" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>15.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E53443" w:rsidRPr="007A2C3B" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00E53443" w:rsidP="00F67BC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidSect="00986585">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="249" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="-2049"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Courier"/>
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="111"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E53443"/>
     <w:rsid w:val="00002909"/>
     <w:rsid w:val="0004037F"/>
     <w:rsid w:val="00045D2D"/>
     <w:rsid w:val="000523EE"/>
     <w:rsid w:val="00055501"/>
     <w:rsid w:val="00056719"/>
     <w:rsid w:val="00060DFB"/>
     <w:rsid w:val="0006119B"/>
     <w:rsid w:val="000C59EF"/>
     <w:rsid w:val="000D0502"/>
     <w:rsid w:val="000F2E8C"/>
     <w:rsid w:val="000F5552"/>
     <w:rsid w:val="00101702"/>
     <w:rsid w:val="00120231"/>
     <w:rsid w:val="00126178"/>
     <w:rsid w:val="0013526D"/>
     <w:rsid w:val="00160D9F"/>
     <w:rsid w:val="0016310F"/>
     <w:rsid w:val="0019291D"/>
     <w:rsid w:val="00194F97"/>
     <w:rsid w:val="001A1056"/>
     <w:rsid w:val="001A21B9"/>
     <w:rsid w:val="001B5867"/>
@@ -1133,288 +1232,523 @@
     <w:rsid w:val="009810C2"/>
     <w:rsid w:val="00986585"/>
     <w:rsid w:val="009A6009"/>
     <w:rsid w:val="009D5077"/>
     <w:rsid w:val="009E0A5C"/>
     <w:rsid w:val="00A03DD8"/>
     <w:rsid w:val="00A16568"/>
     <w:rsid w:val="00A73FD8"/>
     <w:rsid w:val="00AB09F1"/>
     <w:rsid w:val="00AD5F2E"/>
     <w:rsid w:val="00AD68F5"/>
     <w:rsid w:val="00AF1317"/>
     <w:rsid w:val="00B03255"/>
     <w:rsid w:val="00B111B9"/>
     <w:rsid w:val="00B162DF"/>
     <w:rsid w:val="00B96093"/>
     <w:rsid w:val="00BD51F0"/>
     <w:rsid w:val="00BF47AE"/>
     <w:rsid w:val="00C136F6"/>
     <w:rsid w:val="00C24BEE"/>
     <w:rsid w:val="00C34132"/>
     <w:rsid w:val="00C4521C"/>
     <w:rsid w:val="00C82393"/>
     <w:rsid w:val="00C954FC"/>
     <w:rsid w:val="00C9679A"/>
+    <w:rsid w:val="00CB707A"/>
     <w:rsid w:val="00CC0F1C"/>
     <w:rsid w:val="00CE2BA0"/>
     <w:rsid w:val="00D012F5"/>
     <w:rsid w:val="00D448DE"/>
     <w:rsid w:val="00D5288B"/>
     <w:rsid w:val="00D56452"/>
     <w:rsid w:val="00D7375A"/>
     <w:rsid w:val="00D91A40"/>
     <w:rsid w:val="00DB76A0"/>
     <w:rsid w:val="00DD52B0"/>
     <w:rsid w:val="00DF19FA"/>
     <w:rsid w:val="00DF1D4A"/>
     <w:rsid w:val="00DF7195"/>
     <w:rsid w:val="00E2556D"/>
     <w:rsid w:val="00E46BF0"/>
     <w:rsid w:val="00E53443"/>
     <w:rsid w:val="00E730E6"/>
     <w:rsid w:val="00EB4F7C"/>
     <w:rsid w:val="00EC7948"/>
     <w:rsid w:val="00ED38BA"/>
     <w:rsid w:val="00ED7128"/>
     <w:rsid w:val="00EF091A"/>
     <w:rsid w:val="00F10D6C"/>
     <w:rsid w:val="00F51B78"/>
     <w:rsid w:val="00F5765A"/>
     <w:rsid w:val="00F638D6"/>
     <w:rsid w:val="00F63E55"/>
     <w:rsid w:val="00F67BC4"/>
     <w:rsid w:val="00F72F4A"/>
     <w:rsid w:val="00F91C95"/>
     <w:rsid w:val="00FB3F18"/>
     <w:rsid w:val="00FB659D"/>
     <w:rsid w:val="00FD03C1"/>
     <w:rsid w:val="00FF5188"/>
     <w:rsid w:val="00FF6E83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4E9BE67A"/>
+  <w15:docId w15:val="{E2B6809D-E512-452B-B9FC-4AC7F3918204}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001E6C0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001E6C0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="00000A"/>
@@ -1526,51 +1860,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00915699"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -1827,87 +2161,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0BB63E4-6BFB-40A4-ABC7-6EA6AFF26768}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{738CC734-0DAA-4B8A-9CE7-696B683E9AAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>56</Words>
-  <Characters>323</Characters>
+  <Words>59</Words>
+  <Characters>338</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>378</CharactersWithSpaces>
+  <CharactersWithSpaces>396</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Кравчук Виктория Васильевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>Microsoft</vt:lpwstr>