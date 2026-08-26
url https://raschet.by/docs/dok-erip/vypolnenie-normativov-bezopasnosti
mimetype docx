--- v6 (2026-07-26)
+++ v7 (2026-08-26)
@@ -58,954 +58,1033 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>КФО</w:t>
       </w:r>
       <w:r w:rsidR="00C9679A" w:rsidRPr="00002909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «ЕРИП» нормативов безопасного функционирования, установленных Национальным банком Республики Беларусь</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="37"/>
         <w:ind w:left="674" w:firstLine="427"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9974" w:type="dxa"/>
+        <w:tblW w:w="10894" w:type="dxa"/>
         <w:tblInd w:w="287" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="-2" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2277"/>
         <w:gridCol w:w="2186"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="920"/>
+        <w:gridCol w:w="920"/>
         <w:gridCol w:w="912"/>
         <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidTr="00D73081">
+      <w:tr w:rsidR="002D1B3D" w:rsidRPr="00002909" w:rsidTr="00184DDE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="1015"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00735227">
+          <w:p w:rsidR="002D1B3D" w:rsidRPr="00002909" w:rsidRDefault="002D1B3D" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Наименование норматива</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00735227">
-[...13 lines deleted...]
-            <w:gridSpan w:val="6"/>
+          <w:p w:rsidR="002D1B3D" w:rsidRPr="00002909" w:rsidRDefault="002D1B3D" w:rsidP="00735227">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6423" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00C4521C" w:rsidRDefault="00CB707A" w:rsidP="00735227">
+          <w:p w:rsidR="002D1B3D" w:rsidRPr="00C4521C" w:rsidRDefault="002D1B3D" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A"/>
+          <w:p w:rsidR="002D1B3D" w:rsidRPr="00002909" w:rsidRDefault="002D1B3D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidTr="00CB707A">
+      <w:tr w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidTr="002D1B3D">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00126178" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00126178" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD696F" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>01.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidTr="00CB707A">
+      <w:tr w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidTr="002D1B3D">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Минимальный размер нормативного капитала</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(млн. руб.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Размер нормативного капитала </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="005678D2" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="005678D2" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="005678D2" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="005678D2" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>11,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="005678D2" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="005678D2" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00681C6A" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00681C6A" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD696F" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6,27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="ru-RU"/>
-[...15 lines deleted...]
-              <w:t>27</w:t>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidTr="00CB707A">
+      <w:tr w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidTr="002D1B3D">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Норматив,</w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>установленный НБ РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="00002909" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="009236E8" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="009236E8" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BD696F" w:rsidRPr="009236E8" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>15.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB707A" w:rsidRPr="009236E8" w:rsidRDefault="00CB707A" w:rsidP="00CB707A">
+          <w:p w:rsidR="00BD696F" w:rsidRPr="009236E8" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>15.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E53443" w:rsidRPr="007A2C3B" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -1076,98 +1155,99 @@
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E53443"/>
     <w:rsid w:val="00002909"/>
     <w:rsid w:val="0004037F"/>
     <w:rsid w:val="00045D2D"/>
     <w:rsid w:val="000523EE"/>
     <w:rsid w:val="00055501"/>
     <w:rsid w:val="00056719"/>
     <w:rsid w:val="00060DFB"/>
     <w:rsid w:val="0006119B"/>
     <w:rsid w:val="000C59EF"/>
     <w:rsid w:val="000D0502"/>
     <w:rsid w:val="000F2E8C"/>
     <w:rsid w:val="000F5552"/>
     <w:rsid w:val="00101702"/>
     <w:rsid w:val="00120231"/>
     <w:rsid w:val="00126178"/>
     <w:rsid w:val="0013526D"/>
     <w:rsid w:val="00160D9F"/>
     <w:rsid w:val="0016310F"/>
     <w:rsid w:val="0019291D"/>
     <w:rsid w:val="00194F97"/>
     <w:rsid w:val="001A1056"/>
     <w:rsid w:val="001A21B9"/>
     <w:rsid w:val="001B5867"/>
     <w:rsid w:val="001B7DC1"/>
     <w:rsid w:val="001B7F37"/>
     <w:rsid w:val="001C7F81"/>
     <w:rsid w:val="001D202D"/>
     <w:rsid w:val="001D34F9"/>
     <w:rsid w:val="0020558E"/>
     <w:rsid w:val="00230739"/>
     <w:rsid w:val="00233661"/>
     <w:rsid w:val="00240904"/>
     <w:rsid w:val="00246484"/>
     <w:rsid w:val="00283172"/>
     <w:rsid w:val="00283717"/>
     <w:rsid w:val="002B0508"/>
     <w:rsid w:val="002C0490"/>
     <w:rsid w:val="002C3962"/>
     <w:rsid w:val="002C6A32"/>
+    <w:rsid w:val="002D1B3D"/>
     <w:rsid w:val="002F32CD"/>
     <w:rsid w:val="00303A7D"/>
     <w:rsid w:val="0030779B"/>
     <w:rsid w:val="003454B2"/>
     <w:rsid w:val="00366D6D"/>
     <w:rsid w:val="003752B0"/>
     <w:rsid w:val="00375414"/>
     <w:rsid w:val="00393A5F"/>
     <w:rsid w:val="003B2C5B"/>
     <w:rsid w:val="003C312E"/>
     <w:rsid w:val="003F48C7"/>
     <w:rsid w:val="004141A5"/>
     <w:rsid w:val="0043584E"/>
     <w:rsid w:val="0044140D"/>
     <w:rsid w:val="00445074"/>
     <w:rsid w:val="00452FCB"/>
     <w:rsid w:val="00484F39"/>
     <w:rsid w:val="004B5693"/>
     <w:rsid w:val="004C6058"/>
     <w:rsid w:val="00512ADC"/>
     <w:rsid w:val="005175BC"/>
     <w:rsid w:val="00563E28"/>
     <w:rsid w:val="005678D2"/>
     <w:rsid w:val="00575E1C"/>
     <w:rsid w:val="00587925"/>
@@ -1224,50 +1304,51 @@
     <w:rsid w:val="008E3880"/>
     <w:rsid w:val="009117F6"/>
     <w:rsid w:val="00915699"/>
     <w:rsid w:val="00920F09"/>
     <w:rsid w:val="009236E8"/>
     <w:rsid w:val="00927807"/>
     <w:rsid w:val="0093637C"/>
     <w:rsid w:val="00971993"/>
     <w:rsid w:val="009810C2"/>
     <w:rsid w:val="00986585"/>
     <w:rsid w:val="009A6009"/>
     <w:rsid w:val="009D5077"/>
     <w:rsid w:val="009E0A5C"/>
     <w:rsid w:val="00A03DD8"/>
     <w:rsid w:val="00A16568"/>
     <w:rsid w:val="00A73FD8"/>
     <w:rsid w:val="00AB09F1"/>
     <w:rsid w:val="00AD5F2E"/>
     <w:rsid w:val="00AD68F5"/>
     <w:rsid w:val="00AF1317"/>
     <w:rsid w:val="00B03255"/>
     <w:rsid w:val="00B111B9"/>
     <w:rsid w:val="00B162DF"/>
     <w:rsid w:val="00B96093"/>
     <w:rsid w:val="00BD51F0"/>
+    <w:rsid w:val="00BD696F"/>
     <w:rsid w:val="00BF47AE"/>
     <w:rsid w:val="00C136F6"/>
     <w:rsid w:val="00C24BEE"/>
     <w:rsid w:val="00C34132"/>
     <w:rsid w:val="00C4521C"/>
     <w:rsid w:val="00C82393"/>
     <w:rsid w:val="00C954FC"/>
     <w:rsid w:val="00C9679A"/>
     <w:rsid w:val="00CB707A"/>
     <w:rsid w:val="00CC0F1C"/>
     <w:rsid w:val="00CE2BA0"/>
     <w:rsid w:val="00D012F5"/>
     <w:rsid w:val="00D448DE"/>
     <w:rsid w:val="00D5288B"/>
     <w:rsid w:val="00D56452"/>
     <w:rsid w:val="00D7375A"/>
     <w:rsid w:val="00D91A40"/>
     <w:rsid w:val="00DB76A0"/>
     <w:rsid w:val="00DD52B0"/>
     <w:rsid w:val="00DF19FA"/>
     <w:rsid w:val="00DF1D4A"/>
     <w:rsid w:val="00DF7195"/>
     <w:rsid w:val="00E2556D"/>
     <w:rsid w:val="00E46BF0"/>
     <w:rsid w:val="00E53443"/>
@@ -1292,51 +1373,51 @@
     <w:rsid w:val="00FF6E83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4E9BE67A"/>
+  <w14:docId w14:val="6613560E"/>
   <w15:docId w15:val="{E2B6809D-E512-452B-B9FC-4AC7F3918204}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2161,87 +2242,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{738CC734-0DAA-4B8A-9CE7-696B683E9AAC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91C59EE1-AA95-472C-8276-3A5F3BC9052A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>59</Words>
-  <Characters>338</Characters>
+  <Words>61</Words>
+  <Characters>354</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>396</CharactersWithSpaces>
+  <CharactersWithSpaces>414</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Кравчук Виктория Васильевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>Microsoft</vt:lpwstr>