--- v7 (2026-08-26)
+++ v8 (2026-09-26)
@@ -58,1033 +58,1128 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>КФО</w:t>
       </w:r>
       <w:r w:rsidR="00C9679A" w:rsidRPr="00002909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «ЕРИП» нормативов безопасного функционирования, установленных Национальным банком Республики Беларусь</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="37"/>
         <w:ind w:left="674" w:firstLine="427"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10894" w:type="dxa"/>
+        <w:tblW w:w="11814" w:type="dxa"/>
         <w:tblInd w:w="287" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="-2" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2277"/>
         <w:gridCol w:w="2186"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="920"/>
+        <w:gridCol w:w="920"/>
         <w:gridCol w:w="912"/>
         <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D1B3D" w:rsidRPr="00002909" w:rsidTr="00184DDE">
+      <w:tr w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidTr="00921EEA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="1015"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D1B3D" w:rsidRPr="00002909" w:rsidRDefault="002D1B3D" w:rsidP="00735227">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Наименование норматива</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D1B3D" w:rsidRPr="00002909" w:rsidRDefault="002D1B3D" w:rsidP="00735227">
-[...13 lines deleted...]
-            <w:gridSpan w:val="7"/>
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="00735227">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7343" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002D1B3D" w:rsidRPr="00C4521C" w:rsidRDefault="002D1B3D" w:rsidP="00735227">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00C4521C" w:rsidRDefault="008E5573" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w:rsidR="002D1B3D" w:rsidRPr="00002909" w:rsidRDefault="002D1B3D"/>
+          </w:p>
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidTr="002D1B3D">
+      <w:tr w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidTr="008E5573">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00126178" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00126178" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>01.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidTr="002D1B3D">
+      <w:tr w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidTr="008E5573">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Минимальный размер нормативного капитала</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(млн. руб.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Размер нормативного капитала </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="005678D2" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="005678D2" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="005678D2" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="005678D2" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>11,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="005678D2" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="005678D2" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00681C6A" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00681C6A" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>6,27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>118</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...12 lines deleted...]
-              <w:t>,32</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidTr="002D1B3D">
+      <w:tr w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidTr="008E5573">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Норматив,</w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>установленный НБ РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="00002909" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="009236E8" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="009236E8" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>15.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="009236E8" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="009236E8" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E5573" w:rsidRPr="009236E8" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>15.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD696F" w:rsidRPr="009236E8" w:rsidRDefault="00BD696F" w:rsidP="00BD696F">
+          <w:p w:rsidR="008E5573" w:rsidRPr="009236E8" w:rsidRDefault="008E5573" w:rsidP="008E5573">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>15.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E53443" w:rsidRPr="007A2C3B" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -1155,51 +1250,51 @@
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="111"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E53443"/>
     <w:rsid w:val="00002909"/>
     <w:rsid w:val="0004037F"/>
     <w:rsid w:val="00045D2D"/>
     <w:rsid w:val="000523EE"/>
     <w:rsid w:val="00055501"/>
     <w:rsid w:val="00056719"/>
     <w:rsid w:val="00060DFB"/>
     <w:rsid w:val="0006119B"/>
     <w:rsid w:val="000C59EF"/>
     <w:rsid w:val="000D0502"/>
     <w:rsid w:val="000F2E8C"/>
     <w:rsid w:val="000F5552"/>
     <w:rsid w:val="00101702"/>
     <w:rsid w:val="00120231"/>
     <w:rsid w:val="00126178"/>
     <w:rsid w:val="0013526D"/>
     <w:rsid w:val="00160D9F"/>
@@ -1280,50 +1375,51 @@
     <w:rsid w:val="00702087"/>
     <w:rsid w:val="0072523A"/>
     <w:rsid w:val="00735227"/>
     <w:rsid w:val="007527CC"/>
     <w:rsid w:val="00753580"/>
     <w:rsid w:val="0076691B"/>
     <w:rsid w:val="007725F0"/>
     <w:rsid w:val="00780301"/>
     <w:rsid w:val="007A2C3B"/>
     <w:rsid w:val="007A3FCB"/>
     <w:rsid w:val="007B1129"/>
     <w:rsid w:val="008035AF"/>
     <w:rsid w:val="008062AE"/>
     <w:rsid w:val="00812289"/>
     <w:rsid w:val="00821893"/>
     <w:rsid w:val="00861DEC"/>
     <w:rsid w:val="008633D1"/>
     <w:rsid w:val="00873D31"/>
     <w:rsid w:val="00875959"/>
     <w:rsid w:val="00877198"/>
     <w:rsid w:val="008A5D97"/>
     <w:rsid w:val="008D1ED3"/>
     <w:rsid w:val="008D2B5F"/>
     <w:rsid w:val="008E2C38"/>
     <w:rsid w:val="008E3880"/>
+    <w:rsid w:val="008E5573"/>
     <w:rsid w:val="009117F6"/>
     <w:rsid w:val="00915699"/>
     <w:rsid w:val="00920F09"/>
     <w:rsid w:val="009236E8"/>
     <w:rsid w:val="00927807"/>
     <w:rsid w:val="0093637C"/>
     <w:rsid w:val="00971993"/>
     <w:rsid w:val="009810C2"/>
     <w:rsid w:val="00986585"/>
     <w:rsid w:val="009A6009"/>
     <w:rsid w:val="009D5077"/>
     <w:rsid w:val="009E0A5C"/>
     <w:rsid w:val="00A03DD8"/>
     <w:rsid w:val="00A16568"/>
     <w:rsid w:val="00A73FD8"/>
     <w:rsid w:val="00AB09F1"/>
     <w:rsid w:val="00AD5F2E"/>
     <w:rsid w:val="00AD68F5"/>
     <w:rsid w:val="00AF1317"/>
     <w:rsid w:val="00B03255"/>
     <w:rsid w:val="00B111B9"/>
     <w:rsid w:val="00B162DF"/>
     <w:rsid w:val="00B96093"/>
     <w:rsid w:val="00BD51F0"/>
     <w:rsid w:val="00BD696F"/>
@@ -1373,51 +1469,51 @@
     <w:rsid w:val="00FF6E83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6613560E"/>
+  <w14:docId w14:val="469655B5"/>
   <w15:docId w15:val="{E2B6809D-E512-452B-B9FC-4AC7F3918204}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2242,87 +2338,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91C59EE1-AA95-472C-8276-3A5F3BC9052A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48E65360-B5DD-4E87-B4F1-2C5C2592F6FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>61</Words>
-  <Characters>354</Characters>
+  <Words>64</Words>
+  <Characters>369</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>414</CharactersWithSpaces>
+  <CharactersWithSpaces>432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Кравчук Виктория Васильевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>Microsoft</vt:lpwstr>