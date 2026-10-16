--- v8 (2026-09-26)
+++ v9 (2026-10-16)
@@ -58,1141 +58,1287 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>КФО</w:t>
       </w:r>
       <w:r w:rsidR="00C9679A" w:rsidRPr="00002909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «ЕРИП» нормативов безопасного функционирования, установленных Национальным банком Республики Беларусь</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="37"/>
         <w:ind w:left="674" w:firstLine="427"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11814" w:type="dxa"/>
+        <w:tblW w:w="12734" w:type="dxa"/>
         <w:tblInd w:w="287" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="-2" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2277"/>
         <w:gridCol w:w="2186"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="917"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="920"/>
-        <w:gridCol w:w="912"/>
-        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="920"/>
+        <w:gridCol w:w="920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidTr="00921EEA">
+      <w:tr w:rsidR="00983576" w:rsidRPr="00002909" w:rsidTr="00B70E6F">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="1015"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="00735227">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Наименование норматива</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="00735227">
-[...13 lines deleted...]
-            <w:gridSpan w:val="8"/>
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00735227">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8271" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00C4521C" w:rsidRDefault="008E5573" w:rsidP="00735227">
+          <w:p w:rsidR="00983576" w:rsidRPr="00C4521C" w:rsidRDefault="00983576" w:rsidP="00735227">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573"/>
+          </w:p>
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidTr="008E5573">
+      <w:tr w:rsidR="00983576" w:rsidRPr="00002909" w:rsidTr="00983576">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00126178" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00126178" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00983576" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00983576" w:rsidRDefault="00983576" w:rsidP="00983576">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>01.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidTr="008E5573">
+      <w:tr w:rsidR="00983576" w:rsidRPr="00002909" w:rsidTr="00983576">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Минимальный размер нормативного капитала</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(млн. руб.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Размер нормативного капитала </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="005678D2" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="005678D2" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="005678D2" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="005678D2" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>11,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="005678D2" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="005678D2" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>08,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00681C6A" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00681C6A" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>6,27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>118</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008E5573" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00983576" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>21,12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00983576" w:rsidRDefault="00983576" w:rsidP="00983576">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidTr="008E5573">
+      <w:tr w:rsidR="00983576" w:rsidRPr="00002909" w:rsidTr="00983576">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Норматив,</w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00002909">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>установленный НБ РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="00002909" w:rsidRDefault="008E5573" w:rsidP="008E5573">
+          <w:p w:rsidR="00983576" w:rsidRPr="00002909" w:rsidRDefault="00983576" w:rsidP="00983576">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:ind w:right="-18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="009236E8" w:rsidRDefault="008E5573" w:rsidP="008E5573">
-[...12 lines deleted...]
-              <w:t>15.0</w:t>
+          <w:p w:rsidR="00983576" w:rsidRPr="009236E8" w:rsidRDefault="00983576" w:rsidP="00983576">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="009236E8" w:rsidRDefault="008E5573" w:rsidP="008E5573">
-[...12 lines deleted...]
-              <w:t>15.0</w:t>
+          <w:p w:rsidR="00983576" w:rsidRPr="009236E8" w:rsidRDefault="00983576" w:rsidP="00983576">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008E5573" w:rsidRPr="009236E8" w:rsidRDefault="008E5573" w:rsidP="008E5573">
-[...12 lines deleted...]
-              <w:t>15.0</w:t>
+          <w:p w:rsidR="00983576" w:rsidRPr="009236E8" w:rsidRDefault="00983576" w:rsidP="00983576">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...17 lines deleted...]
-              <w:t>15.0</w:t>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00983576" w:rsidRPr="009236E8" w:rsidRDefault="00983576" w:rsidP="00983576">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="920" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00983576" w:rsidRPr="009236E8" w:rsidRDefault="00983576" w:rsidP="00983576">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:ind w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E53443" w:rsidRPr="007A2C3B" w:rsidRDefault="00E53443">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E53443" w:rsidRPr="00002909" w:rsidRDefault="00E53443" w:rsidP="00F67BC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1232,69 +1378,70 @@
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E53443"/>
     <w:rsid w:val="00002909"/>
     <w:rsid w:val="0004037F"/>
     <w:rsid w:val="00045D2D"/>
     <w:rsid w:val="000523EE"/>
     <w:rsid w:val="00055501"/>
     <w:rsid w:val="00056719"/>
     <w:rsid w:val="00060DFB"/>
     <w:rsid w:val="0006119B"/>
     <w:rsid w:val="000C59EF"/>
     <w:rsid w:val="000D0502"/>
     <w:rsid w:val="000F2E8C"/>
     <w:rsid w:val="000F5552"/>
     <w:rsid w:val="00101702"/>
     <w:rsid w:val="00120231"/>
     <w:rsid w:val="00126178"/>
     <w:rsid w:val="0013526D"/>
     <w:rsid w:val="00160D9F"/>
@@ -1384,56 +1531,58 @@
     <w:rsid w:val="007A3FCB"/>
     <w:rsid w:val="007B1129"/>
     <w:rsid w:val="008035AF"/>
     <w:rsid w:val="008062AE"/>
     <w:rsid w:val="00812289"/>
     <w:rsid w:val="00821893"/>
     <w:rsid w:val="00861DEC"/>
     <w:rsid w:val="008633D1"/>
     <w:rsid w:val="00873D31"/>
     <w:rsid w:val="00875959"/>
     <w:rsid w:val="00877198"/>
     <w:rsid w:val="008A5D97"/>
     <w:rsid w:val="008D1ED3"/>
     <w:rsid w:val="008D2B5F"/>
     <w:rsid w:val="008E2C38"/>
     <w:rsid w:val="008E3880"/>
     <w:rsid w:val="008E5573"/>
     <w:rsid w:val="009117F6"/>
     <w:rsid w:val="00915699"/>
     <w:rsid w:val="00920F09"/>
     <w:rsid w:val="009236E8"/>
     <w:rsid w:val="00927807"/>
     <w:rsid w:val="0093637C"/>
     <w:rsid w:val="00971993"/>
     <w:rsid w:val="009810C2"/>
+    <w:rsid w:val="00983576"/>
     <w:rsid w:val="00986585"/>
     <w:rsid w:val="009A6009"/>
     <w:rsid w:val="009D5077"/>
     <w:rsid w:val="009E0A5C"/>
     <w:rsid w:val="00A03DD8"/>
     <w:rsid w:val="00A16568"/>
+    <w:rsid w:val="00A62F47"/>
     <w:rsid w:val="00A73FD8"/>
     <w:rsid w:val="00AB09F1"/>
     <w:rsid w:val="00AD5F2E"/>
     <w:rsid w:val="00AD68F5"/>
     <w:rsid w:val="00AF1317"/>
     <w:rsid w:val="00B03255"/>
     <w:rsid w:val="00B111B9"/>
     <w:rsid w:val="00B162DF"/>
     <w:rsid w:val="00B96093"/>
     <w:rsid w:val="00BD51F0"/>
     <w:rsid w:val="00BD696F"/>
     <w:rsid w:val="00BF47AE"/>
     <w:rsid w:val="00C136F6"/>
     <w:rsid w:val="00C24BEE"/>
     <w:rsid w:val="00C34132"/>
     <w:rsid w:val="00C4521C"/>
     <w:rsid w:val="00C82393"/>
     <w:rsid w:val="00C954FC"/>
     <w:rsid w:val="00C9679A"/>
     <w:rsid w:val="00CB707A"/>
     <w:rsid w:val="00CC0F1C"/>
     <w:rsid w:val="00CE2BA0"/>
     <w:rsid w:val="00D012F5"/>
     <w:rsid w:val="00D448DE"/>
     <w:rsid w:val="00D5288B"/>
@@ -1469,51 +1618,51 @@
     <w:rsid w:val="00FF6E83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="469655B5"/>
+  <w14:docId w14:val="18014337"/>
   <w15:docId w15:val="{E2B6809D-E512-452B-B9FC-4AC7F3918204}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2338,87 +2487,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48E65360-B5DD-4E87-B4F1-2C5C2592F6FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBE5F994-5E53-4C85-8543-3326AF4C6C07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>64</Words>
-  <Characters>369</Characters>
+  <Words>67</Words>
+  <Characters>384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>432</CharactersWithSpaces>
+  <CharactersWithSpaces>450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Кравчук Виктория Васильевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>Microsoft</vt:lpwstr>