--- v0 (2025-10-08)
+++ v1 (2026-09-26)
@@ -65,74 +65,112 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>При управлении рисками ОАО «НКФО «ЕРИП» учитываются рекомендации Национального</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC25A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банка Республики Беларусь</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, в том числе в части управления рисками в платежной системе Республики Беларусь, Базельского комитета по банковскому надзору и регулированию. </w:t>
+        <w:t xml:space="preserve">, в том числе в части управления рисками в платежной системе Республики Беларусь, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Базельского</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комитета по банковскому надзору и регулированию. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Управление рисками является частью стратегического управления, следуя которому ОАО «НКФО «ЕРИП» системно анализирует риски каждого направления деятельности с целью максимальной эффективности деятельности в целом. Система управления рисками интегрирована в организационную структуру ОАО «НКФО «ЕРИП», осуществляемые бизнес-процессы, а также в совокупность локальных нормативных правовых актов, определяющие полномочия и ответственность должностных лиц, коллегиальных органов, а также процессы управления риском.</w:t>
+        <w:t xml:space="preserve">Управление рисками является частью стратегического управления, следуя которому ОАО «НКФО «ЕРИП» системно анализирует риски каждого направления деятельности с целью максимальной эффективности деятельности в целом. Система управления рисками интегрирована в организационную структуру ОАО «НКФО «ЕРИП», осуществляемые бизнес-процессы, а также в совокупность локальных правовых актов, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">определяющих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>полномочия и ответственность должностных лиц, коллегиальных органов, а также процессы управления риском.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Организационная структура системы управления рисками соответствует характеру и объемам осуществляемой деятельности, обеспечивает системное принятие решений с учетом масштабов и условий ведения бизнеса, исключение конфликта интересов и распределяет полномочия по управлению рисками между участниками процесса. Организационная структура системы управления рисками представлена:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
@@ -309,51 +347,71 @@
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>расчетный риск в платежной системе;</w:t>
+        <w:t>расчетный ри</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ск в пл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>атежной системе;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -406,52 +464,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Операционный риск. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Цель ОАО «НКФО «ЕРИП» в области управленияоперационным риском заключается в</w:t>
-      </w:r>
+        <w:t>Цель ОАО «НКФО «ЕРИП» в области управления</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">операционным риском заключается </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CC25A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -469,162 +556,239 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> финансовых потерь в результате совершения ошибок и просчетов при построении процессов;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRPr="00CC25A2" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CC25A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">обеспечении бесперебойности и безопасности функционирования информационных систем и сервисов, </w:t>
+        <w:t>обеспечении</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC25A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бесперебойности и безопасности функционирования информационных систем и сервисов, </w:t>
       </w:r>
       <w:r w:rsidR="00CC25A2" w:rsidRPr="00CC25A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">в том числе КВОИ, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC25A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>владельцем которых ОАО «НКФО «ЕРИП» является, в том числе, и как участника платежной системы Республики Беларусь;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC25A2" w:rsidRPr="00CC25A2" w:rsidRDefault="00CC25A2">
+    <w:p w:rsidR="00CC25A2" w:rsidRPr="00CC25A2" w:rsidRDefault="00EE1E26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CC25A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>осуществление эффективной организации обеспечения информационной безопасности, включая управление киберриском новых и функционирующих процессов</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>осуществлени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC25A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC25A2" w:rsidRPr="00CC25A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">эффективной организации обеспечения информационной безопасности, включая управление </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC25A2" w:rsidRPr="00CC25A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>киберриском</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC25A2" w:rsidRPr="00CC25A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> новых и функционирующих процессов</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC25A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRPr="00CC25A2" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CC25A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>совершенствовании системы внутреннего контроля за операционным риском путем своевременной идентификации и анализа произошедших событий;</w:t>
+        <w:t>совершенствовании</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC25A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> системы внутреннего контроля за операционным риском путем своевременной идентификации и анализа произошедших событий;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRPr="00CC25A2" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CC25A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>обеспечении эффективной организации правовой работы, нивелирования правовых ошибок в деятельности ОАО «НКФО «ЕРИП».</w:t>
+        <w:t>обеспечении</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC25A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> эффективной организации правовой работы, нивелирования правовых ошибок в деятельности ОАО «НКФО «ЕРИП».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Риск потери деловой репутации. </w:t>
       </w:r>
       <w:r>
@@ -769,185 +933,325 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Стратегический риск. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Управление стратегическим риском ОАО «НКФО «ЕРИП» осуществляется посредством мероприятий по контролю выполнения утвержденного Стратегического плана развития, выполнения поставленных менеджментом целей и задач, в том числе в части выполнения финансовых показателей. Цель управления стратегическим риском заключается</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>обеспечении мониторинга и контроля за своевременным выполнением установленных Стратегическим планом целей и задач;</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечении</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мониторинга и контроля за своевременным выполнением установленных Стратегическим планом целей и задач;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="__RefHeading___Toc739_3361519669"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>обеспечении сохранности, заданной рентабельности активов и капитала на основе исключения возможных убытков, разработки эффективных услуг и сервисов;</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечении</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сохранности, заданной рентабельности активов и капитала на основе исключения возможных убытков, разработки эффективных услуг и сервисов;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="__RefHeading___Toc741_3361519669"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>своевременном анализе потенциальных направлений деятельности, реализуемых в рамках Стратегического плана с целью выявления подверженности ОАО «НКФО «ЕРИП» рискам.</w:t>
-[...10 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        <w:t xml:space="preserve">своевременном </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>анализе</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> потенциальных направлений деятельности, реализуемых в рамках Стратегического плана с целью выявления подверженности ОАО «НКФО «ЕРИП» рискам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A3F7B" w:rsidRPr="00EE1E26" w:rsidRDefault="00AD0679">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Расчетный риск в платежной системе.</w:t>
+        <w:t>Расчетный ри</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ск в пл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>атежной системе.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Принимая во внимание специфику деятельности как элемента платежной системы Республики Беларусь, ОАО «НКФО «ЕРИП» развивает процессы управления расчетным риском в платежной системе, включающем в себя кредитный риск в платежной системе, риск ликвидности в платежной системе в соответствии с рекомендациями</w:t>
-[...24 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        <w:t xml:space="preserve">Принимая во внимание специфику деятельности как элемента платежной системы Республики Беларусь, ОАО «НКФО «ЕРИП» развивает процессы управления расчетным риском в платежной системе, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">включающим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в себя</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005458A6" w:rsidRPr="005458A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>риск ликвидности ОАО «НКФО «ЕРИП» и расчетный ри</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005458A6" w:rsidRPr="005458A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ск в пл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005458A6" w:rsidRPr="005458A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>атежной системе в едином расчетном и информационном пространстве</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Процедуры управления расчетным риском направлены </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005458A6" w:rsidRPr="005458A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -989,58 +1293,87 @@
         <w:t>совершенствование и мониторинг эффективности правил и процедур обеспечения полного покрытия потерь, которые возможны в результате невыполнения обязательств участниками платежной системы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Кредитный риск.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Система управления кредитным риском ОАО «НКФО «ЕРИП» формируется в соответствии с направлениями деятельности и объемами операций.Основными инструментами регулирования кредитных рисков ОАО «НКФО «ЕРИП» являются:</w:t>
+      <w:r w:rsidR="00134297">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Система управления кредитным риском ОАО «НКФО «ЕРИП» формируется в соответствии с направлениями деятельности и объемами операций.</w:t>
+      </w:r>
+      <w:r w:rsidR="00134297">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Основными инструментами регулирования кредитных рисков ОАО «НКФО «ЕРИП» являются:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A3F7B" w:rsidRDefault="00AD0679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="697" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -1144,51 +1477,69 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00AD0679" w:rsidRPr="002C3F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ачальник службы управления рисками Янучок Д</w:t>
+        <w:t xml:space="preserve">ачальник службы управления рисками </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD0679" w:rsidRPr="002C3F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Янучок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AD0679" w:rsidRPr="002C3F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Д</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AD0679" w:rsidRPr="002C3F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Г</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. – с 04.11.2021 по 12.01.2024;</w:t>
       </w:r>
@@ -1242,58 +1593,60 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ачальник службы управления рисками </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Гришко</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002C3F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidRPr="002C3F43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
@@ -1327,149 +1680,141 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0.2024.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AB2051" w:rsidRPr="002C3F43" w:rsidSect="00EE2F5F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00665277" w:rsidRDefault="00665277">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00D026B4" w:rsidRDefault="00D026B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00665277" w:rsidRDefault="00665277">
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00D026B4" w:rsidRDefault="00D026B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00665277" w:rsidRDefault="00665277">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00D026B4" w:rsidRDefault="00D026B4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00665277" w:rsidRDefault="00665277">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00D026B4" w:rsidRDefault="00D026B4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="04CA572A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04CA572A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1410" w:hanging="690"/>
       </w:pPr>
       <w:rPr>
@@ -1864,140 +2209,149 @@
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00941145"/>
     <w:rsid w:val="00021DE2"/>
     <w:rsid w:val="0009246B"/>
     <w:rsid w:val="000A6CAA"/>
     <w:rsid w:val="000F2B16"/>
     <w:rsid w:val="0010026D"/>
+    <w:rsid w:val="00133D6A"/>
+    <w:rsid w:val="00134297"/>
     <w:rsid w:val="001455AD"/>
     <w:rsid w:val="001546D6"/>
     <w:rsid w:val="001A3351"/>
     <w:rsid w:val="001F393B"/>
     <w:rsid w:val="0020736F"/>
     <w:rsid w:val="00211BFB"/>
+    <w:rsid w:val="002303E5"/>
     <w:rsid w:val="002C3F43"/>
     <w:rsid w:val="00320BCB"/>
     <w:rsid w:val="00364440"/>
     <w:rsid w:val="00387085"/>
     <w:rsid w:val="003E1843"/>
+    <w:rsid w:val="005458A6"/>
     <w:rsid w:val="00555A42"/>
     <w:rsid w:val="005D1FF4"/>
     <w:rsid w:val="005F1EA8"/>
     <w:rsid w:val="005F2AE8"/>
     <w:rsid w:val="006053DD"/>
     <w:rsid w:val="00665277"/>
     <w:rsid w:val="007A04E2"/>
     <w:rsid w:val="007A3F7B"/>
     <w:rsid w:val="00896BBA"/>
     <w:rsid w:val="008A199C"/>
     <w:rsid w:val="008E14A1"/>
     <w:rsid w:val="00904A18"/>
     <w:rsid w:val="00912D8B"/>
     <w:rsid w:val="0091603C"/>
     <w:rsid w:val="00941145"/>
     <w:rsid w:val="00965533"/>
     <w:rsid w:val="009D40C8"/>
     <w:rsid w:val="00A76CD7"/>
     <w:rsid w:val="00A84748"/>
     <w:rsid w:val="00AB2051"/>
     <w:rsid w:val="00AC5F1B"/>
     <w:rsid w:val="00AD0679"/>
     <w:rsid w:val="00B0235C"/>
+    <w:rsid w:val="00C321CC"/>
     <w:rsid w:val="00C836EB"/>
     <w:rsid w:val="00C8468F"/>
     <w:rsid w:val="00CA674C"/>
     <w:rsid w:val="00CC201E"/>
     <w:rsid w:val="00CC25A2"/>
+    <w:rsid w:val="00D026B4"/>
     <w:rsid w:val="00D20C7D"/>
     <w:rsid w:val="00DD1388"/>
     <w:rsid w:val="00E26528"/>
     <w:rsid w:val="00E77873"/>
+    <w:rsid w:val="00EE1E26"/>
     <w:rsid w:val="00EE2F5F"/>
     <w:rsid w:val="00F10643"/>
     <w:rsid w:val="00F124E1"/>
     <w:rsid w:val="00F17C2E"/>
     <w:rsid w:val="00F24593"/>
     <w:rsid w:val="00F2579A"/>
     <w:rsid w:val="00FD771C"/>
     <w:rsid w:val="14677438"/>
     <w:rsid w:val="4BCC6FBB"/>
     <w:rsid w:val="4D4B47BE"/>
     <w:rsid w:val="5B714B4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -2584,78 +2938,78 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>875</Words>
-  <Characters>4992</Characters>
+  <Words>870</Words>
+  <Characters>4963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5856</CharactersWithSpaces>
+  <CharactersWithSpaces>5822</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-11.2.0.10426</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>A4E169B2E29E44089C7FCC068B1A1003</vt:lpwstr>
   </property>
 </Properties>