--- v2 (2025-11-18)
+++ v3 (2026-04-29)
@@ -87,51 +87,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15167" w:type="dxa"/>
         <w:tblInd w:w="287" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="-2" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB2DB2" w:rsidRPr="00AF271D" w:rsidTr="00562C34">
+      <w:tr w:rsidR="00CB2DB2" w:rsidRPr="001F4C22" w:rsidTr="00562C34">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidRDefault="00120366">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="113"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
@@ -254,1498 +254,497 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(тыс. руб.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00226DCE" w:rsidRPr="00562C34" w:rsidTr="00562C34">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00226DCE" w:rsidRPr="002459F6" w:rsidRDefault="00226DCE" w:rsidP="002459F6">
+          <w:p w:rsidR="00226DCE" w:rsidRPr="002459F6" w:rsidRDefault="00226DCE" w:rsidP="00E94268">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562C34">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>на 01.0</w:t>
             </w:r>
             <w:r w:rsidR="00C95BDC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00562C34">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.20</w:t>
             </w:r>
             <w:r w:rsidR="000F203E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002459F6">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00E94268">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00226DCE" w:rsidRPr="00633D25" w:rsidRDefault="00633D25" w:rsidP="00633D25">
+          <w:p w:rsidR="00226DCE" w:rsidRPr="00633D25" w:rsidRDefault="00E32330" w:rsidP="00E32330">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-              <w:t>417,4</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>510</w:t>
+            </w:r>
+            <w:r w:rsidR="00633D25">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00226DCE" w:rsidRPr="00562C34" w:rsidRDefault="00633D25" w:rsidP="00FE08B9">
+          <w:p w:rsidR="00226DCE" w:rsidRPr="00562C34" w:rsidRDefault="00E32330" w:rsidP="00E32330">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-              <w:t>417,4</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>510,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592A48" w:rsidRPr="00562C34" w:rsidTr="00562C34">
-[...904 lines deleted...]
-      <w:tr w:rsidR="00232BE9" w:rsidRPr="00B176BD" w:rsidTr="00232BE9">
+      <w:tr w:rsidR="00A574E7" w:rsidRPr="00562C34" w:rsidTr="00A574E7">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00232BE9" w:rsidRPr="00562C34" w:rsidRDefault="00232BE9" w:rsidP="005C7110">
+          <w:p w:rsidR="00A574E7" w:rsidRPr="00A574E7" w:rsidRDefault="00A574E7" w:rsidP="00472BAA">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562C34">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>на 01.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00562C34">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00232BE9" w:rsidRPr="00592A48" w:rsidRDefault="00E475DF" w:rsidP="00E475DF">
+          <w:p w:rsidR="00A574E7" w:rsidRPr="00A574E7" w:rsidRDefault="00A574E7" w:rsidP="00A574E7">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00232BE9">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A574E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00232BE9" w:rsidRPr="00E60BA7" w:rsidRDefault="00E475DF" w:rsidP="005C7110">
+          <w:p w:rsidR="00A574E7" w:rsidRPr="00A574E7" w:rsidRDefault="00A574E7" w:rsidP="00A574E7">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-              <w:t>419</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C6824" w:rsidRPr="00B176BD" w:rsidTr="00232BE9">
+      <w:tr w:rsidR="001F4C22" w:rsidRPr="00562C34" w:rsidTr="00A574E7">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007C6824" w:rsidRPr="00562C34" w:rsidRDefault="007C6824" w:rsidP="007C6824">
+          <w:p w:rsidR="001F4C22" w:rsidRPr="00A574E7" w:rsidRDefault="001F4C22" w:rsidP="001F4C22">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562C34">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>на 01.</w:t>
-[...5 lines deleted...]
-              <w:t>10</w:t>
+              <w:t>на 01.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00562C34">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007C6824" w:rsidRPr="00592A48" w:rsidRDefault="007C6824" w:rsidP="007C6824">
+          <w:p w:rsidR="001F4C22" w:rsidRPr="00A574E7" w:rsidRDefault="001F4C22" w:rsidP="001F4C22">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A574E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007C6824" w:rsidRPr="00E60BA7" w:rsidRDefault="007C6824" w:rsidP="007C6824">
+          <w:p w:rsidR="001F4C22" w:rsidRPr="00A574E7" w:rsidRDefault="001F4C22" w:rsidP="001F4C22">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-              <w:t>437</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>05</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
-            </w:r>
-[...129 lines deleted...]
-              <w:t>871,4</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidRDefault="00CB2DB2">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidSect="00F14AEF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="240" w:charSpace="-2049"/>
     </w:sectPr>
@@ -1789,81 +788,82 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="101"/>
+  <w:zoom w:percent="105"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB2DB2"/>
     <w:rsid w:val="0001676A"/>
     <w:rsid w:val="00017C26"/>
     <w:rsid w:val="0003253F"/>
     <w:rsid w:val="000445E6"/>
     <w:rsid w:val="00056832"/>
     <w:rsid w:val="000659EB"/>
     <w:rsid w:val="00067E5D"/>
     <w:rsid w:val="000D1FD9"/>
     <w:rsid w:val="000E5DDB"/>
     <w:rsid w:val="000E60FD"/>
     <w:rsid w:val="000E62ED"/>
     <w:rsid w:val="000F203E"/>
     <w:rsid w:val="001169E6"/>
     <w:rsid w:val="00120366"/>
     <w:rsid w:val="00120398"/>
     <w:rsid w:val="00144337"/>
     <w:rsid w:val="00162D32"/>
     <w:rsid w:val="00165707"/>
     <w:rsid w:val="00173F6B"/>
     <w:rsid w:val="00182D25"/>
     <w:rsid w:val="001A19A8"/>
     <w:rsid w:val="001D25C9"/>
+    <w:rsid w:val="001F4C22"/>
     <w:rsid w:val="001F5485"/>
     <w:rsid w:val="00220767"/>
     <w:rsid w:val="00220D38"/>
     <w:rsid w:val="00224226"/>
     <w:rsid w:val="00226DCE"/>
     <w:rsid w:val="00232BE9"/>
     <w:rsid w:val="002459F6"/>
     <w:rsid w:val="00257880"/>
     <w:rsid w:val="002903A0"/>
     <w:rsid w:val="002F0E34"/>
     <w:rsid w:val="00310747"/>
     <w:rsid w:val="00353221"/>
     <w:rsid w:val="0037475B"/>
     <w:rsid w:val="00375BE1"/>
     <w:rsid w:val="003945F1"/>
     <w:rsid w:val="004158E4"/>
     <w:rsid w:val="00420A82"/>
     <w:rsid w:val="00424551"/>
     <w:rsid w:val="00430D83"/>
     <w:rsid w:val="00436B87"/>
     <w:rsid w:val="004716E2"/>
     <w:rsid w:val="00476DE0"/>
     <w:rsid w:val="00481DC0"/>
     <w:rsid w:val="00482F5F"/>
     <w:rsid w:val="004B51C8"/>
@@ -1888,139 +888,146 @@
     <w:rsid w:val="006D3DED"/>
     <w:rsid w:val="006E1A72"/>
     <w:rsid w:val="006E5A61"/>
     <w:rsid w:val="006F6303"/>
     <w:rsid w:val="007220A4"/>
     <w:rsid w:val="007B2201"/>
     <w:rsid w:val="007C0A54"/>
     <w:rsid w:val="007C3346"/>
     <w:rsid w:val="007C6824"/>
     <w:rsid w:val="0082220F"/>
     <w:rsid w:val="008605A7"/>
     <w:rsid w:val="0087581D"/>
     <w:rsid w:val="0088640F"/>
     <w:rsid w:val="008958BD"/>
     <w:rsid w:val="008C51B8"/>
     <w:rsid w:val="008C5432"/>
     <w:rsid w:val="008E59CA"/>
     <w:rsid w:val="008F1F28"/>
     <w:rsid w:val="008F66C2"/>
     <w:rsid w:val="009136B5"/>
     <w:rsid w:val="00917D5B"/>
     <w:rsid w:val="0094682E"/>
     <w:rsid w:val="00963438"/>
     <w:rsid w:val="00980CC8"/>
     <w:rsid w:val="00993D98"/>
+    <w:rsid w:val="00A3011B"/>
     <w:rsid w:val="00A43A9B"/>
     <w:rsid w:val="00A46DC4"/>
+    <w:rsid w:val="00A574E7"/>
     <w:rsid w:val="00A80D91"/>
     <w:rsid w:val="00AB54F8"/>
     <w:rsid w:val="00AD1A88"/>
     <w:rsid w:val="00AE288A"/>
     <w:rsid w:val="00AF0C2A"/>
     <w:rsid w:val="00AF271D"/>
     <w:rsid w:val="00B06FF9"/>
     <w:rsid w:val="00B176BD"/>
     <w:rsid w:val="00B176FA"/>
     <w:rsid w:val="00B20E5B"/>
     <w:rsid w:val="00B243C1"/>
     <w:rsid w:val="00B32AE6"/>
     <w:rsid w:val="00B41B26"/>
     <w:rsid w:val="00B51253"/>
     <w:rsid w:val="00B55186"/>
     <w:rsid w:val="00B871AB"/>
     <w:rsid w:val="00B974CB"/>
     <w:rsid w:val="00BA6783"/>
     <w:rsid w:val="00BB1150"/>
     <w:rsid w:val="00BC1A3B"/>
     <w:rsid w:val="00BD5972"/>
     <w:rsid w:val="00BE177E"/>
     <w:rsid w:val="00C125C0"/>
     <w:rsid w:val="00C4275B"/>
     <w:rsid w:val="00C95BDC"/>
     <w:rsid w:val="00CA1CBE"/>
     <w:rsid w:val="00CB2DB2"/>
     <w:rsid w:val="00D36BF4"/>
     <w:rsid w:val="00D403D4"/>
     <w:rsid w:val="00D44841"/>
     <w:rsid w:val="00D70457"/>
     <w:rsid w:val="00DB36DF"/>
     <w:rsid w:val="00DC1809"/>
+    <w:rsid w:val="00DE3323"/>
     <w:rsid w:val="00E015EC"/>
     <w:rsid w:val="00E209B2"/>
+    <w:rsid w:val="00E32330"/>
     <w:rsid w:val="00E42F36"/>
     <w:rsid w:val="00E475DF"/>
     <w:rsid w:val="00E47885"/>
     <w:rsid w:val="00E54587"/>
     <w:rsid w:val="00E60BA7"/>
     <w:rsid w:val="00E6547E"/>
+    <w:rsid w:val="00E94268"/>
     <w:rsid w:val="00E969E7"/>
     <w:rsid w:val="00EC4F28"/>
+    <w:rsid w:val="00EC681C"/>
     <w:rsid w:val="00ED0E80"/>
     <w:rsid w:val="00ED1562"/>
     <w:rsid w:val="00ED57B4"/>
     <w:rsid w:val="00F036B0"/>
     <w:rsid w:val="00F059D6"/>
+    <w:rsid w:val="00F05ACB"/>
     <w:rsid w:val="00F12632"/>
     <w:rsid w:val="00F14AEF"/>
     <w:rsid w:val="00F2085A"/>
     <w:rsid w:val="00F2281D"/>
     <w:rsid w:val="00F33AD3"/>
     <w:rsid w:val="00F35303"/>
     <w:rsid w:val="00F417E9"/>
     <w:rsid w:val="00F73886"/>
     <w:rsid w:val="00FC0D9B"/>
     <w:rsid w:val="00FC208E"/>
     <w:rsid w:val="00FC7F58"/>
     <w:rsid w:val="00FD4BE4"/>
     <w:rsid w:val="00FD6470"/>
     <w:rsid w:val="00FE08B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="47E06502"/>
+  <w14:docId w14:val="6ECEC612"/>
   <w15:docId w15:val="{9CE8A154-65E9-4452-96B4-C37FE025BD33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2844,75 +1851,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>80</Words>
-  <Characters>456</Characters>
+  <Words>51</Words>
+  <Characters>296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ОАО НКФО ЕРИП</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>535</CharactersWithSpaces>
+  <CharactersWithSpaces>346</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>ОАО НКФО ЕРИП</vt:lpwstr>