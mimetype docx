--- v3 (2026-04-29)
+++ v4 (2026-05-31)
@@ -87,51 +87,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15167" w:type="dxa"/>
         <w:tblInd w:w="287" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="-2" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB2DB2" w:rsidRPr="001F4C22" w:rsidTr="00562C34">
+      <w:tr w:rsidR="00CB2DB2" w:rsidRPr="007A5EA2" w:rsidTr="00562C34">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidRDefault="00120366">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="113"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
@@ -625,126 +625,255 @@
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001F4C22" w:rsidRPr="00A574E7" w:rsidRDefault="001F4C22" w:rsidP="001F4C22">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...6 lines deleted...]
-              <w:t>05</w:t>
+              <w:t>505</w:t>
             </w:r>
             <w:r w:rsidRPr="00A574E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001F4C22" w:rsidRPr="00A574E7" w:rsidRDefault="001F4C22" w:rsidP="001F4C22">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:t>505,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A5EA2" w:rsidRPr="00562C34" w:rsidTr="00A574E7">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="-2" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A5EA2" w:rsidRPr="00A574E7" w:rsidRDefault="007A5EA2" w:rsidP="007A5EA2">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562C34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на 01.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00562C34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="-2" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A5EA2" w:rsidRPr="00A574E7" w:rsidRDefault="007A5EA2" w:rsidP="007A5EA2">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>509</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A574E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-              <w:t>7</w:t>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="-2" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A5EA2" w:rsidRPr="00A574E7" w:rsidRDefault="007A5EA2" w:rsidP="007A5EA2">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidRDefault="00CB2DB2">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidSect="00F14AEF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="240" w:charSpace="-2049"/>
     </w:sectPr>
@@ -788,51 +917,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="105"/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB2DB2"/>
     <w:rsid w:val="0001676A"/>
     <w:rsid w:val="00017C26"/>
     <w:rsid w:val="0003253F"/>
     <w:rsid w:val="000445E6"/>
     <w:rsid w:val="00056832"/>
     <w:rsid w:val="000659EB"/>
     <w:rsid w:val="00067E5D"/>
     <w:rsid w:val="000D1FD9"/>
     <w:rsid w:val="000E5DDB"/>
     <w:rsid w:val="000E60FD"/>
     <w:rsid w:val="000E62ED"/>
     <w:rsid w:val="000F203E"/>
     <w:rsid w:val="001169E6"/>
     <w:rsid w:val="00120366"/>
     <w:rsid w:val="00120398"/>
     <w:rsid w:val="00144337"/>
     <w:rsid w:val="00162D32"/>
@@ -868,50 +997,51 @@
     <w:rsid w:val="00482F5F"/>
     <w:rsid w:val="004B51C8"/>
     <w:rsid w:val="004C773F"/>
     <w:rsid w:val="004E4938"/>
     <w:rsid w:val="004E4F15"/>
     <w:rsid w:val="004E5487"/>
     <w:rsid w:val="004F33FB"/>
     <w:rsid w:val="00520BBF"/>
     <w:rsid w:val="00562C34"/>
     <w:rsid w:val="00592A48"/>
     <w:rsid w:val="00622456"/>
     <w:rsid w:val="00633D25"/>
     <w:rsid w:val="00644969"/>
     <w:rsid w:val="006507B8"/>
     <w:rsid w:val="00661FD3"/>
     <w:rsid w:val="00676166"/>
     <w:rsid w:val="00687167"/>
     <w:rsid w:val="00690594"/>
     <w:rsid w:val="006B15A7"/>
     <w:rsid w:val="006B1B64"/>
     <w:rsid w:val="006D3DED"/>
     <w:rsid w:val="006E1A72"/>
     <w:rsid w:val="006E5A61"/>
     <w:rsid w:val="006F6303"/>
     <w:rsid w:val="007220A4"/>
+    <w:rsid w:val="007A5EA2"/>
     <w:rsid w:val="007B2201"/>
     <w:rsid w:val="007C0A54"/>
     <w:rsid w:val="007C3346"/>
     <w:rsid w:val="007C6824"/>
     <w:rsid w:val="0082220F"/>
     <w:rsid w:val="008605A7"/>
     <w:rsid w:val="0087581D"/>
     <w:rsid w:val="0088640F"/>
     <w:rsid w:val="008958BD"/>
     <w:rsid w:val="008C51B8"/>
     <w:rsid w:val="008C5432"/>
     <w:rsid w:val="008E59CA"/>
     <w:rsid w:val="008F1F28"/>
     <w:rsid w:val="008F66C2"/>
     <w:rsid w:val="009136B5"/>
     <w:rsid w:val="00917D5B"/>
     <w:rsid w:val="0094682E"/>
     <w:rsid w:val="00963438"/>
     <w:rsid w:val="00980CC8"/>
     <w:rsid w:val="00993D98"/>
     <w:rsid w:val="00A3011B"/>
     <w:rsid w:val="00A43A9B"/>
     <w:rsid w:val="00A46DC4"/>
     <w:rsid w:val="00A574E7"/>
     <w:rsid w:val="00A80D91"/>
@@ -983,51 +1113,51 @@
     <w:rsid w:val="00FE08B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6ECEC612"/>
+  <w14:docId w14:val="4A1AACFB"/>
   <w15:docId w15:val="{9CE8A154-65E9-4452-96B4-C37FE025BD33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1851,75 +1981,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>51</Words>
-  <Characters>296</Characters>
+  <Words>55</Words>
+  <Characters>319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ОАО НКФО ЕРИП</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>346</CharactersWithSpaces>
+  <CharactersWithSpaces>373</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>ОАО НКФО ЕРИП</vt:lpwstr>