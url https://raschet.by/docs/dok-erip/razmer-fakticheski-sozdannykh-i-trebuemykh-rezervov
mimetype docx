--- v4 (2026-05-31)
+++ v5 (2026-07-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="00562C34" w:rsidRDefault="00120366">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562C34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Размер фактически созданных и требуемых специальных резервов на покрытие возможных убытков </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB2DB2" w:rsidRDefault="00120366">
       <w:pPr>
@@ -80,58 +80,58 @@
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15167" w:type="dxa"/>
         <w:tblInd w:w="287" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="-2" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB2DB2" w:rsidRPr="007A5EA2" w:rsidTr="00562C34">
+      <w:tr w:rsidR="00CB2DB2" w:rsidRPr="009C5F62" w:rsidTr="00562C34">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidRDefault="00120366">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="113"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
@@ -833,141 +833,314 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C5F62" w:rsidRPr="00562C34" w:rsidTr="00A574E7">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="-2" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C5F62" w:rsidRPr="00A574E7" w:rsidRDefault="009C5F62" w:rsidP="009C5F62">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562C34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на 01.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562C34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="-2" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C5F62" w:rsidRPr="00A574E7" w:rsidRDefault="009C5F62" w:rsidP="009C5F62">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A574E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="-2" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C5F62" w:rsidRPr="00A574E7" w:rsidRDefault="009C5F62" w:rsidP="009C5F62">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidRDefault="00CB2DB2">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidSect="00F14AEF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="240" w:charSpace="-2049"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Courier New"/>
+    <w:altName w:val="Courier"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...1 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00CB2DB2"/>
     <w:rsid w:val="0001676A"/>
     <w:rsid w:val="00017C26"/>
     <w:rsid w:val="0003253F"/>
     <w:rsid w:val="000445E6"/>
     <w:rsid w:val="00056832"/>
     <w:rsid w:val="000659EB"/>
     <w:rsid w:val="00067E5D"/>
     <w:rsid w:val="000D1FD9"/>
     <w:rsid w:val="000E5DDB"/>
     <w:rsid w:val="000E60FD"/>
     <w:rsid w:val="000E62ED"/>
     <w:rsid w:val="000F203E"/>
     <w:rsid w:val="001169E6"/>
     <w:rsid w:val="00120366"/>
     <w:rsid w:val="00120398"/>
     <w:rsid w:val="00144337"/>
     <w:rsid w:val="00162D32"/>
     <w:rsid w:val="00165707"/>
     <w:rsid w:val="00173F6B"/>
     <w:rsid w:val="00182D25"/>
     <w:rsid w:val="001A19A8"/>
     <w:rsid w:val="001D25C9"/>
     <w:rsid w:val="001F4C22"/>
@@ -982,86 +1155,88 @@
     <w:rsid w:val="002903A0"/>
     <w:rsid w:val="002F0E34"/>
     <w:rsid w:val="00310747"/>
     <w:rsid w:val="00353221"/>
     <w:rsid w:val="0037475B"/>
     <w:rsid w:val="00375BE1"/>
     <w:rsid w:val="003945F1"/>
     <w:rsid w:val="004158E4"/>
     <w:rsid w:val="00420A82"/>
     <w:rsid w:val="00424551"/>
     <w:rsid w:val="00430D83"/>
     <w:rsid w:val="00436B87"/>
     <w:rsid w:val="004716E2"/>
     <w:rsid w:val="00476DE0"/>
     <w:rsid w:val="00481DC0"/>
     <w:rsid w:val="00482F5F"/>
     <w:rsid w:val="004B51C8"/>
     <w:rsid w:val="004C773F"/>
     <w:rsid w:val="004E4938"/>
     <w:rsid w:val="004E4F15"/>
     <w:rsid w:val="004E5487"/>
     <w:rsid w:val="004F33FB"/>
     <w:rsid w:val="00520BBF"/>
     <w:rsid w:val="00562C34"/>
     <w:rsid w:val="00592A48"/>
+    <w:rsid w:val="00615FA1"/>
     <w:rsid w:val="00622456"/>
     <w:rsid w:val="00633D25"/>
     <w:rsid w:val="00644969"/>
     <w:rsid w:val="006507B8"/>
     <w:rsid w:val="00661FD3"/>
     <w:rsid w:val="00676166"/>
     <w:rsid w:val="00687167"/>
     <w:rsid w:val="00690594"/>
     <w:rsid w:val="006B15A7"/>
     <w:rsid w:val="006B1B64"/>
     <w:rsid w:val="006D3DED"/>
     <w:rsid w:val="006E1A72"/>
     <w:rsid w:val="006E5A61"/>
     <w:rsid w:val="006F6303"/>
     <w:rsid w:val="007220A4"/>
     <w:rsid w:val="007A5EA2"/>
     <w:rsid w:val="007B2201"/>
     <w:rsid w:val="007C0A54"/>
     <w:rsid w:val="007C3346"/>
     <w:rsid w:val="007C6824"/>
     <w:rsid w:val="0082220F"/>
     <w:rsid w:val="008605A7"/>
     <w:rsid w:val="0087581D"/>
     <w:rsid w:val="0088640F"/>
     <w:rsid w:val="008958BD"/>
     <w:rsid w:val="008C51B8"/>
     <w:rsid w:val="008C5432"/>
     <w:rsid w:val="008E59CA"/>
     <w:rsid w:val="008F1F28"/>
     <w:rsid w:val="008F66C2"/>
     <w:rsid w:val="009136B5"/>
     <w:rsid w:val="00917D5B"/>
     <w:rsid w:val="0094682E"/>
     <w:rsid w:val="00963438"/>
     <w:rsid w:val="00980CC8"/>
     <w:rsid w:val="00993D98"/>
+    <w:rsid w:val="009C5F62"/>
     <w:rsid w:val="00A3011B"/>
     <w:rsid w:val="00A43A9B"/>
     <w:rsid w:val="00A46DC4"/>
     <w:rsid w:val="00A574E7"/>
     <w:rsid w:val="00A80D91"/>
     <w:rsid w:val="00AB54F8"/>
     <w:rsid w:val="00AD1A88"/>
     <w:rsid w:val="00AE288A"/>
     <w:rsid w:val="00AF0C2A"/>
     <w:rsid w:val="00AF271D"/>
     <w:rsid w:val="00B06FF9"/>
     <w:rsid w:val="00B176BD"/>
     <w:rsid w:val="00B176FA"/>
     <w:rsid w:val="00B20E5B"/>
     <w:rsid w:val="00B243C1"/>
     <w:rsid w:val="00B32AE6"/>
     <w:rsid w:val="00B41B26"/>
     <w:rsid w:val="00B51253"/>
     <w:rsid w:val="00B55186"/>
     <w:rsid w:val="00B871AB"/>
     <w:rsid w:val="00B974CB"/>
     <w:rsid w:val="00BA6783"/>
     <w:rsid w:val="00BB1150"/>
     <w:rsid w:val="00BC1A3B"/>
     <w:rsid w:val="00BD5972"/>
@@ -1094,481 +1269,246 @@
     <w:rsid w:val="00ED0E80"/>
     <w:rsid w:val="00ED1562"/>
     <w:rsid w:val="00ED57B4"/>
     <w:rsid w:val="00F036B0"/>
     <w:rsid w:val="00F059D6"/>
     <w:rsid w:val="00F05ACB"/>
     <w:rsid w:val="00F12632"/>
     <w:rsid w:val="00F14AEF"/>
     <w:rsid w:val="00F2085A"/>
     <w:rsid w:val="00F2281D"/>
     <w:rsid w:val="00F33AD3"/>
     <w:rsid w:val="00F35303"/>
     <w:rsid w:val="00F417E9"/>
     <w:rsid w:val="00F73886"/>
     <w:rsid w:val="00FC0D9B"/>
     <w:rsid w:val="00FC208E"/>
     <w:rsid w:val="00FC7F58"/>
     <w:rsid w:val="00FD4BE4"/>
     <w:rsid w:val="00FD6470"/>
     <w:rsid w:val="00FE08B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4A1AACFB"/>
-  <w15:docId w15:val="{9CE8A154-65E9-4452-96B4-C37FE025BD33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C7033B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="Заголовок1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a3"/>
     <w:qFormat/>
     <w:rsid w:val="00C7033B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
@@ -1686,51 +1626,51 @@
     <w:basedOn w:val="a9"/>
     <w:qFormat/>
     <w:rsid w:val="00C7033B"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C7033B"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -1981,75 +1921,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>55</Words>
-  <Characters>319</Characters>
+  <Words>59</Words>
+  <Characters>342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ОАО НКФО ЕРИП</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>373</CharactersWithSpaces>
+  <CharactersWithSpaces>400</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>ОАО НКФО ЕРИП</vt:lpwstr>