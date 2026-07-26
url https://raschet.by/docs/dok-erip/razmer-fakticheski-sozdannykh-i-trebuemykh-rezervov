--- v5 (2026-07-06)
+++ v6 (2026-07-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00562C34" w:rsidRDefault="00120366">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562C34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Размер фактически созданных и требуемых специальных резервов на покрытие возможных убытков </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB2DB2" w:rsidRDefault="00120366">
       <w:pPr>
@@ -80,58 +80,58 @@
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15167" w:type="dxa"/>
         <w:tblInd w:w="287" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="-2" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB2DB2" w:rsidRPr="009C5F62" w:rsidTr="00562C34">
+      <w:tr w:rsidR="00CB2DB2" w:rsidRPr="0069771A" w:rsidTr="00562C34">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidRDefault="00120366">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="113"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
@@ -831,52 +831,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C5F62" w:rsidRPr="00562C34" w:rsidTr="00A574E7">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="009C5F62" w:rsidRPr="00A574E7" w:rsidRDefault="009C5F62" w:rsidP="009C5F62">
             <w:pPr>
               <w:pStyle w:val="a9"/>
@@ -987,160 +985,339 @@
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="009C5F62" w:rsidRPr="00A574E7" w:rsidRDefault="009C5F62" w:rsidP="009C5F62">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0069771A" w:rsidRPr="00A574E7" w:rsidTr="0069771A">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="-2" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0069771A" w:rsidRPr="00A574E7" w:rsidRDefault="0069771A" w:rsidP="006452DB">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562C34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на 01.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562C34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="-2" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0069771A" w:rsidRPr="00A574E7" w:rsidRDefault="0069771A" w:rsidP="0069771A">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069771A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A574E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0069771A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="-2" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0069771A" w:rsidRPr="00A574E7" w:rsidRDefault="0069771A" w:rsidP="0069771A">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069771A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0069771A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidRDefault="00CB2DB2">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidSect="00F14AEF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="240" w:charSpace="-2049"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Courier"/>
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="111"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB2DB2"/>
     <w:rsid w:val="0001676A"/>
     <w:rsid w:val="00017C26"/>
     <w:rsid w:val="0003253F"/>
     <w:rsid w:val="000445E6"/>
     <w:rsid w:val="00056832"/>
     <w:rsid w:val="000659EB"/>
     <w:rsid w:val="00067E5D"/>
     <w:rsid w:val="000D1FD9"/>
     <w:rsid w:val="000E5DDB"/>
     <w:rsid w:val="000E60FD"/>
     <w:rsid w:val="000E62ED"/>
     <w:rsid w:val="000F203E"/>
     <w:rsid w:val="001169E6"/>
     <w:rsid w:val="00120366"/>
     <w:rsid w:val="00120398"/>
     <w:rsid w:val="00144337"/>
     <w:rsid w:val="00162D32"/>
     <w:rsid w:val="00165707"/>
     <w:rsid w:val="00173F6B"/>
     <w:rsid w:val="00182D25"/>
     <w:rsid w:val="001A19A8"/>
     <w:rsid w:val="001D25C9"/>
     <w:rsid w:val="001F4C22"/>
@@ -1164,50 +1341,51 @@
     <w:rsid w:val="00424551"/>
     <w:rsid w:val="00430D83"/>
     <w:rsid w:val="00436B87"/>
     <w:rsid w:val="004716E2"/>
     <w:rsid w:val="00476DE0"/>
     <w:rsid w:val="00481DC0"/>
     <w:rsid w:val="00482F5F"/>
     <w:rsid w:val="004B51C8"/>
     <w:rsid w:val="004C773F"/>
     <w:rsid w:val="004E4938"/>
     <w:rsid w:val="004E4F15"/>
     <w:rsid w:val="004E5487"/>
     <w:rsid w:val="004F33FB"/>
     <w:rsid w:val="00520BBF"/>
     <w:rsid w:val="00562C34"/>
     <w:rsid w:val="00592A48"/>
     <w:rsid w:val="00615FA1"/>
     <w:rsid w:val="00622456"/>
     <w:rsid w:val="00633D25"/>
     <w:rsid w:val="00644969"/>
     <w:rsid w:val="006507B8"/>
     <w:rsid w:val="00661FD3"/>
     <w:rsid w:val="00676166"/>
     <w:rsid w:val="00687167"/>
     <w:rsid w:val="00690594"/>
+    <w:rsid w:val="0069771A"/>
     <w:rsid w:val="006B15A7"/>
     <w:rsid w:val="006B1B64"/>
     <w:rsid w:val="006D3DED"/>
     <w:rsid w:val="006E1A72"/>
     <w:rsid w:val="006E5A61"/>
     <w:rsid w:val="006F6303"/>
     <w:rsid w:val="007220A4"/>
     <w:rsid w:val="007A5EA2"/>
     <w:rsid w:val="007B2201"/>
     <w:rsid w:val="007C0A54"/>
     <w:rsid w:val="007C3346"/>
     <w:rsid w:val="007C6824"/>
     <w:rsid w:val="0082220F"/>
     <w:rsid w:val="008605A7"/>
     <w:rsid w:val="0087581D"/>
     <w:rsid w:val="0088640F"/>
     <w:rsid w:val="008958BD"/>
     <w:rsid w:val="008C51B8"/>
     <w:rsid w:val="008C5432"/>
     <w:rsid w:val="008E59CA"/>
     <w:rsid w:val="008F1F28"/>
     <w:rsid w:val="008F66C2"/>
     <w:rsid w:val="009136B5"/>
     <w:rsid w:val="00917D5B"/>
     <w:rsid w:val="0094682E"/>
@@ -1269,246 +1447,481 @@
     <w:rsid w:val="00ED0E80"/>
     <w:rsid w:val="00ED1562"/>
     <w:rsid w:val="00ED57B4"/>
     <w:rsid w:val="00F036B0"/>
     <w:rsid w:val="00F059D6"/>
     <w:rsid w:val="00F05ACB"/>
     <w:rsid w:val="00F12632"/>
     <w:rsid w:val="00F14AEF"/>
     <w:rsid w:val="00F2085A"/>
     <w:rsid w:val="00F2281D"/>
     <w:rsid w:val="00F33AD3"/>
     <w:rsid w:val="00F35303"/>
     <w:rsid w:val="00F417E9"/>
     <w:rsid w:val="00F73886"/>
     <w:rsid w:val="00FC0D9B"/>
     <w:rsid w:val="00FC208E"/>
     <w:rsid w:val="00FC7F58"/>
     <w:rsid w:val="00FD4BE4"/>
     <w:rsid w:val="00FD6470"/>
     <w:rsid w:val="00FE08B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7ABD0E64"/>
+  <w15:docId w15:val="{0DEF31ED-5D96-4FE1-B889-831533A2E20E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C7033B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="Заголовок1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a3"/>
     <w:qFormat/>
     <w:rsid w:val="00C7033B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
@@ -1626,51 +2039,51 @@
     <w:basedOn w:val="a9"/>
     <w:qFormat/>
     <w:rsid w:val="00C7033B"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C7033B"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -1921,75 +2334,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>59</Words>
-  <Characters>342</Characters>
+  <Words>63</Words>
+  <Characters>365</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ОАО НКФО ЕРИП</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>400</CharactersWithSpaces>
+  <CharactersWithSpaces>427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>ОАО НКФО ЕРИП</vt:lpwstr>