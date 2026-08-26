--- v6 (2026-07-26)
+++ v7 (2026-08-26)
@@ -87,51 +87,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15167" w:type="dxa"/>
         <w:tblInd w:w="287" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000001"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="-2" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB2DB2" w:rsidRPr="0069771A" w:rsidTr="00562C34">
+      <w:tr w:rsidR="00CB2DB2" w:rsidRPr="0067372F" w:rsidTr="00562C34">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="-2" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidRDefault="00120366">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="113"/>
               <w:ind w:left="103"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
@@ -1165,65 +1165,179 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0069771A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...6 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>4,</w:t>
             </w:r>
             <w:r w:rsidRPr="0069771A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0067372F" w:rsidRPr="00A574E7" w:rsidTr="0069771A">
+        <w:trPr>
+          <w:trHeight w:val="482"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="-2" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0067372F" w:rsidRPr="00562C34" w:rsidRDefault="0067372F" w:rsidP="006452DB">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562C34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на 01.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562C34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="-2" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0067372F" w:rsidRPr="007914B5" w:rsidRDefault="007914B5" w:rsidP="0069771A">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>486,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000001"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="-2" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0067372F" w:rsidRPr="007914B5" w:rsidRDefault="007914B5" w:rsidP="0069771A">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>486,6</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidRDefault="00CB2DB2">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:before="2" w:after="1"/>
         <w:ind w:left="103"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2DB2" w:rsidRPr="00562C34" w:rsidSect="00F14AEF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="240" w:charSpace="-2049"/>
     </w:sectPr>
@@ -1267,51 +1381,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB2DB2"/>
     <w:rsid w:val="0001676A"/>
     <w:rsid w:val="00017C26"/>
     <w:rsid w:val="0003253F"/>
     <w:rsid w:val="000445E6"/>
     <w:rsid w:val="00056832"/>
     <w:rsid w:val="000659EB"/>
     <w:rsid w:val="00067E5D"/>
     <w:rsid w:val="000D1FD9"/>
     <w:rsid w:val="000E5DDB"/>
     <w:rsid w:val="000E60FD"/>
     <w:rsid w:val="000E62ED"/>
     <w:rsid w:val="000F203E"/>
     <w:rsid w:val="001169E6"/>
     <w:rsid w:val="00120366"/>
     <w:rsid w:val="00120398"/>
     <w:rsid w:val="00144337"/>
     <w:rsid w:val="00162D32"/>
@@ -1338,61 +1452,63 @@
     <w:rsid w:val="003945F1"/>
     <w:rsid w:val="004158E4"/>
     <w:rsid w:val="00420A82"/>
     <w:rsid w:val="00424551"/>
     <w:rsid w:val="00430D83"/>
     <w:rsid w:val="00436B87"/>
     <w:rsid w:val="004716E2"/>
     <w:rsid w:val="00476DE0"/>
     <w:rsid w:val="00481DC0"/>
     <w:rsid w:val="00482F5F"/>
     <w:rsid w:val="004B51C8"/>
     <w:rsid w:val="004C773F"/>
     <w:rsid w:val="004E4938"/>
     <w:rsid w:val="004E4F15"/>
     <w:rsid w:val="004E5487"/>
     <w:rsid w:val="004F33FB"/>
     <w:rsid w:val="00520BBF"/>
     <w:rsid w:val="00562C34"/>
     <w:rsid w:val="00592A48"/>
     <w:rsid w:val="00615FA1"/>
     <w:rsid w:val="00622456"/>
     <w:rsid w:val="00633D25"/>
     <w:rsid w:val="00644969"/>
     <w:rsid w:val="006507B8"/>
     <w:rsid w:val="00661FD3"/>
+    <w:rsid w:val="0067372F"/>
     <w:rsid w:val="00676166"/>
     <w:rsid w:val="00687167"/>
     <w:rsid w:val="00690594"/>
     <w:rsid w:val="0069771A"/>
     <w:rsid w:val="006B15A7"/>
     <w:rsid w:val="006B1B64"/>
     <w:rsid w:val="006D3DED"/>
     <w:rsid w:val="006E1A72"/>
     <w:rsid w:val="006E5A61"/>
     <w:rsid w:val="006F6303"/>
     <w:rsid w:val="007220A4"/>
+    <w:rsid w:val="007914B5"/>
     <w:rsid w:val="007A5EA2"/>
     <w:rsid w:val="007B2201"/>
     <w:rsid w:val="007C0A54"/>
     <w:rsid w:val="007C3346"/>
     <w:rsid w:val="007C6824"/>
     <w:rsid w:val="0082220F"/>
     <w:rsid w:val="008605A7"/>
     <w:rsid w:val="0087581D"/>
     <w:rsid w:val="0088640F"/>
     <w:rsid w:val="008958BD"/>
     <w:rsid w:val="008C51B8"/>
     <w:rsid w:val="008C5432"/>
     <w:rsid w:val="008E59CA"/>
     <w:rsid w:val="008F1F28"/>
     <w:rsid w:val="008F66C2"/>
     <w:rsid w:val="009136B5"/>
     <w:rsid w:val="00917D5B"/>
     <w:rsid w:val="0094682E"/>
     <w:rsid w:val="00963438"/>
     <w:rsid w:val="00980CC8"/>
     <w:rsid w:val="00993D98"/>
     <w:rsid w:val="009C5F62"/>
     <w:rsid w:val="00A3011B"/>
     <w:rsid w:val="00A43A9B"/>
     <w:rsid w:val="00A46DC4"/>
@@ -1466,51 +1582,51 @@
     <w:rsid w:val="00FE08B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7ABD0E64"/>
+  <w14:docId w14:val="49C7C56E"/>
   <w15:docId w15:val="{0DEF31ED-5D96-4FE1-B889-831533A2E20E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2334,75 +2450,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>63</Words>
-  <Characters>365</Characters>
+  <Words>67</Words>
+  <Characters>388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ОАО НКФО ЕРИП</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>427</CharactersWithSpaces>
+  <CharactersWithSpaces>454</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>ОАО НКФО ЕРИП</vt:lpwstr>