--- v0 (2025-10-10)
+++ v1 (2026-04-19)
@@ -125,51 +125,51 @@
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D30CD5" w:rsidRDefault="00D30CD5" w:rsidP="006F39EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D30CD5" w:rsidRPr="00D67FDD" w:rsidRDefault="00D30CD5" w:rsidP="006F39EE">
+          <w:p w:rsidR="00D30CD5" w:rsidRPr="00D67FDD" w:rsidRDefault="00D30CD5" w:rsidP="007C02D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D67FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>информационны</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67FDD">
               <w:rPr>
@@ -189,67 +189,51 @@
               <w:t>агрегатор</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D67FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D67FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>платежной системы в едином расчетном и информационном пространстве (далее – ПС ЕРИП), являющи</w:t>
-[...15 lines deleted...]
-              <w:t>ся поставщиком информационных платежных услуг в ПС ЕРИП</w:t>
+              <w:t xml:space="preserve">платежной системы в едином расчетном и информационном пространстве </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D30CD5" w:rsidRDefault="00D30CD5" w:rsidP="006F39EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Республика Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -260,58 +244,59 @@
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D30CD5" w:rsidRDefault="00D30CD5" w:rsidP="006F39EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D30CD5" w:rsidRPr="00D67FDD" w:rsidRDefault="00D30CD5" w:rsidP="006F39EE">
+          <w:p w:rsidR="00D30CD5" w:rsidRPr="00D67FDD" w:rsidRDefault="00D30CD5" w:rsidP="007C02D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D67FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>сервисны</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -350,102 +335,77 @@
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>POS</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (сервис ПС ЕРИП), оказывающи</w:t>
-[...50 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> (сервис</w:t>
+            </w:r>
+            <w:r w:rsidR="007C02D5" w:rsidRPr="007C02D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007C02D5" w:rsidRPr="00D67FDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>платежной системы в едином расчетном и информационном пространстве</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D67FDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D30CD5" w:rsidRDefault="00D30CD5" w:rsidP="006F39EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Республика Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -546,94 +506,101 @@
     <w:p w:rsidR="00D2756A" w:rsidRDefault="00D2756A"/>
     <w:sectPr w:rsidR="00D2756A" w:rsidSect="00D30CD5">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00D30CD5"/>
+    <w:rsid w:val="000C644B"/>
+    <w:rsid w:val="00324E38"/>
+    <w:rsid w:val="007C02D5"/>
+    <w:rsid w:val="00BB1CD4"/>
     <w:rsid w:val="00D2756A"/>
     <w:rsid w:val="00D30CD5"/>
+    <w:rsid w:val="00E26002"/>
     <w:rsid w:val="00E51FE9"/>
+    <w:rsid w:val="00EA0EB8"/>
+    <w:rsid w:val="00F64872"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -1115,54 +1082,50 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>94</Words>
-  <Characters>539</Characters>
+  <Words>72</Words>
+  <Characters>411</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>632</CharactersWithSpaces>
+  <CharactersWithSpaces>482</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>a.barkov</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>