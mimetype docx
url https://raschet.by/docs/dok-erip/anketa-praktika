--- v1 (2025-10-29)
+++ v2 (2026-04-17)
@@ -1,161 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00E7497D" w:rsidRDefault="00E7497D" w:rsidP="00E7497D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A74783">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1232535" cy="424180"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="1" name="Рисунок 1" descr="ERIP_Logo-01"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1" descr="ERIP_Logo-01"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1232535" cy="424180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E7497D" w:rsidRDefault="00E7497D" w:rsidP="00E7497D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E7497D" w:rsidTr="00FD6799">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E7497D" w:rsidRDefault="00E7497D" w:rsidP="00FD6799">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -517,61 +509,61 @@
             </w:r>
             <w:r w:rsidRPr="00E91D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Это означает, что Вы можете требовать у </w:t>
             </w:r>
             <w:r w:rsidRPr="00E91D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>ОАО «НКФО «ЕРИП»</w:t>
             </w:r>
             <w:r w:rsidRPr="00E91D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> прекращения обработки, включая удаление, Ваших персональных данных. В случае, если Закон и иные законодательные акты не устанавливают основания для дальнейшей обработки Ваших персональных данных, мы исполняем Ваше </w:t>
+              <w:t xml:space="preserve"> прекращения обработки, включая удаление, Ваших персональных данных. В случае, если Закон и иные законодательные акты не устанавливают основания для дальнейшей обработки Ваших персональных данных, мы исполняем Ваше требование. При отсутствии технической возможности удаления персональных </w:t>
             </w:r>
             <w:r w:rsidRPr="00E91D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>требование. При отсутствии технической возможности удаления персональных данных мы примем исчерпывающие меры по недопущению их дальнейшей обработки;</w:t>
+              <w:t>данных мы примем исчерпывающие меры по недопущению их дальнейшей обработки;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BA1F9A" w:rsidRPr="00E91D8C" w:rsidRDefault="00BA1F9A" w:rsidP="00BA1F9A">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">право на обжалование действий (бездействия) и решений оператора, нарушающих Ваши права при обработке персональных данных. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E91D8C">
               <w:rPr>
@@ -1093,59 +1085,56 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F23B6D" w:rsidRDefault="00F23B6D" w:rsidP="00FD6799">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00BA1F9A" w:rsidRPr="00E91D8C" w:rsidRDefault="00BA1F9A" w:rsidP="00BA1F9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00E91D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
               <w:t>СОГЛАСИЕ ФИЗИЧЕСКОГО ЛИЦА</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BA1F9A" w:rsidRPr="00E91D8C" w:rsidRDefault="00BA1F9A" w:rsidP="00BA1F9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve">на обработку персональных данных </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BA1F9A" w:rsidRPr="00E91D8C" w:rsidRDefault="00BA1F9A" w:rsidP="00BA1F9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1553,51 +1542,51 @@
     <w:p w:rsidR="00473033" w:rsidRDefault="00473033" w:rsidP="00473033">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E7497D" w:rsidRDefault="00E7497D" w:rsidP="00E7497D">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. ЛИЧНЫЕ ДАННЫЕ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10190" w:type="dxa"/>
         <w:tblInd w:w="-339" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4188"/>
         <w:gridCol w:w="6002"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E7497D" w:rsidTr="000452F3">
         <w:trPr>
           <w:trHeight w:val="541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00E7497D" w:rsidRDefault="00E7497D" w:rsidP="00FD6799">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1707,51 +1696,51 @@
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E7497D" w:rsidRDefault="00E7497D" w:rsidP="00E7497D">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10190" w:type="dxa"/>
         <w:tblInd w:w="-339" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4188"/>
         <w:gridCol w:w="6002"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E7497D" w:rsidTr="000452F3">
         <w:trPr>
           <w:trHeight w:val="779"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00E7497D" w:rsidRDefault="00E7497D" w:rsidP="00FD6799">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1781,51 +1770,51 @@
     </w:tbl>
     <w:p w:rsidR="00E7497D" w:rsidRDefault="00E7497D" w:rsidP="00E7497D">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E7497D" w:rsidRDefault="00E7497D" w:rsidP="00E7497D">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2. ОБРАЗОВАНИЕ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10190" w:type="dxa"/>
         <w:tblInd w:w="-339" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2252"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
       <w:tr w:rsidR="00473033" w:rsidTr="00406805">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00473033" w:rsidRPr="0062448A" w:rsidRDefault="00473033" w:rsidP="0062448A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0062448A">
               <w:t>Название учебного заведения</w:t>
             </w:r>
@@ -2088,51 +2077,51 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E7497D" w:rsidRDefault="00622B5D" w:rsidP="0062448A">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ПРИ НАЛИЧИИ ОПЫТА РАБОТЫ УКАЖИТЕ ПРЕДЫДУЩЕЕ (ТЕКУЩЕЕ) МЕСТО РАБОТЫ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10190" w:type="dxa"/>
         <w:tblInd w:w="-339" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2394"/>
         <w:gridCol w:w="2018"/>
         <w:gridCol w:w="5778"/>
       </w:tblGrid>
       <w:tr w:rsidR="00622B5D" w:rsidTr="004431DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4412" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00622B5D" w:rsidRDefault="00622B5D" w:rsidP="004025F6">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -2542,51 +2531,51 @@
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0062448A" w:rsidRDefault="000B4570" w:rsidP="000B4570">
       <w:pPr>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B4570">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ДОПОЛНИТЕЛЬНЫЕ СВЕДЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4927"/>
         <w:gridCol w:w="5280"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A5714" w:rsidTr="000B4570">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008A5714" w:rsidRDefault="008A5714" w:rsidP="000B4570">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сроки прохождения практики</w:t>
@@ -2794,123 +2783,123 @@
     </w:p>
     <w:p w:rsidR="00E7497D" w:rsidRDefault="00E7497D" w:rsidP="006B73D8">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E7497D" w:rsidSect="00BA1F9A">
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="1134" w:bottom="1696" w:left="1134" w:header="720" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="600001BF" w:csb1="DFF70000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Courier"/>
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
-    <w:altName w:val="Courier New"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0000AFF" w:usb1="400078FF" w:usb2="00000001" w:usb3="00000000" w:csb0="600001BF" w:csb1="DFF70000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000283" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18C91A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0166FB50"/>
     <w:lvl w:ilvl="0" w:tplc="6A8C1BFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -2955,51 +2944,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BD301A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FACE11E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3105,300 +3094,540 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00197842"/>
     <w:rsid w:val="000452F3"/>
     <w:rsid w:val="000B4570"/>
     <w:rsid w:val="00197842"/>
     <w:rsid w:val="00473033"/>
     <w:rsid w:val="004840AF"/>
     <w:rsid w:val="004906ED"/>
     <w:rsid w:val="00622B5D"/>
     <w:rsid w:val="0062448A"/>
     <w:rsid w:val="00650A37"/>
     <w:rsid w:val="006B73D8"/>
+    <w:rsid w:val="00742927"/>
     <w:rsid w:val="008A5714"/>
     <w:rsid w:val="009E4628"/>
     <w:rsid w:val="00A3210F"/>
     <w:rsid w:val="00A55B79"/>
     <w:rsid w:val="00B73F9A"/>
     <w:rsid w:val="00B931DE"/>
     <w:rsid w:val="00BA1F9A"/>
     <w:rsid w:val="00BB6FAC"/>
     <w:rsid w:val="00BC3E4C"/>
     <w:rsid w:val="00BC41BD"/>
     <w:rsid w:val="00E7497D"/>
     <w:rsid w:val="00EC68C4"/>
     <w:rsid w:val="00F23B6D"/>
     <w:rsid w:val="00FC5A57"/>
     <w:rsid w:val="00FC625C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{0D97A3A6-053D-4946-A5CB-42E9ADAF2FF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00A55B79"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Текст в заданном формате"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="67"/>
     <w:qFormat/>
     <w:rsid w:val="00E7497D"/>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Mono" w:eastAsia="NSimSun" w:hAnsi="Liberation Mono" w:cs="Liberation Mono"/>
       <w:sz w:val="20"/>
@@ -3456,72 +3685,65 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00650A37"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008A5714"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -3743,76 +3965,76 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6362</Characters>
+  <Pages>5</Pages>
+  <Words>1112</Words>
+  <Characters>6342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7463</CharactersWithSpaces>
+  <CharactersWithSpaces>7440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Стрельченок Любовь Викторовна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>