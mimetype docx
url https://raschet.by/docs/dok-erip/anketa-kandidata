--- v1 (2025-10-31)
+++ v2 (2026-04-17)
@@ -83,60 +83,52 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="005B5A61" w:rsidRDefault="005B5A61" w:rsidP="005B5A61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
       <w:tr w:rsidR="005B5A61" w:rsidTr="00AE18BE">
         <w:tc>
@@ -723,69 +715,51 @@
                 <w:b/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000755D1" w:rsidRPr="00E91D8C" w:rsidRDefault="000755D1" w:rsidP="000755D1">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Для реализации Ваших прав на отзыв согласия, на обработку персональных данных, на получение информации, касающейся обработки Ваших персональных данных, на получение информации о предоставлении Ваших персональных данных третьим лицам, а также права требовать прекращения обработки персональных данных, включая их </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> подаете заявление в </w:t>
+              <w:t xml:space="preserve">Для реализации Ваших прав на отзыв согласия, на обработку персональных данных, на получение информации, касающейся обработки Ваших персональных данных, на получение информации о предоставлении Ваших персональных данных третьим лицам, а также права требовать прекращения обработки персональных данных, включая их удаление, Вы подаете заявление в </w:t>
             </w:r>
             <w:r w:rsidRPr="00E91D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>ОАО «НКФО «ЕРИП» посредством:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000755D1" w:rsidRPr="00E91D8C" w:rsidRDefault="000755D1" w:rsidP="000755D1">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1661,52 +1635,50 @@
                 <w:szCs w:val="27"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>отчество (если таковое имеется)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000755D1" w:rsidRPr="00E91D8C" w:rsidRDefault="000755D1" w:rsidP="000755D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005B5A61" w:rsidRDefault="005B5A61" w:rsidP="00AE18BE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="005B5A61" w:rsidRDefault="005B5A61" w:rsidP="005B5A61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005B5A61" w:rsidRDefault="005B5A61" w:rsidP="005B5A61">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="007670D5">
         <w:rPr>
@@ -4821,51 +4793,51 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="600001BF" w:csb1="DFF70000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Mono">
-    <w:altName w:val="Courier New"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0000AFF" w:usb1="400078FF" w:usb2="00000001" w:usb3="00000000" w:csb0="600001BF" w:csb1="DFF70000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000283" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -5104,50 +5076,51 @@
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003032B3"/>
     <w:rsid w:val="000755D1"/>
     <w:rsid w:val="003032B3"/>
     <w:rsid w:val="005B5A61"/>
     <w:rsid w:val="007E174A"/>
     <w:rsid w:val="009C4395"/>
+    <w:rsid w:val="00D50370"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -5895,69 +5868,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1204</Words>
-  <Characters>6867</Characters>
+  <Words>1201</Words>
+  <Characters>6847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8055</CharactersWithSpaces>
+  <CharactersWithSpaces>8032</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Стрельченок Любовь Викторовна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>