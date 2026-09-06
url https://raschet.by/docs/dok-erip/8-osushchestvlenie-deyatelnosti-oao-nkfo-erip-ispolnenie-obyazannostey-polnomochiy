--- v0 (2026-07-06)
+++ v1 (2026-09-06)
@@ -1131,59 +1131,59 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">по приобретению ценных бумаг, по размещению денежных средств во вклады (депозиты), по привлечению денежных средств (кредиты) </w:t>
             </w:r>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">выделяются к уничтожению по </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>прошествии</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> не менее 3 лет после проведения налоговыми органами проверки соблюдения налогового законодательства. Если налоговыми органами проверка соблюдения </w:t>
+              <w:t xml:space="preserve"> не менее 3 лет после проведения налоговыми органами проверки соблюдения налогового законодательства. Если налоговыми органами проверка соблюдения налогового законодательства не </w:t>
             </w:r>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>налогового законодательства не проводилась - 10 лет</w:t>
+              <w:t>проводилась - 10 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidTr="00EE7C56">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -1866,60 +1866,60 @@
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:rStyle w:val="word-wrapper"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>фамилия, собственное имя, отчество (если таковое имеется) либо наименование</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="word-wrapper"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:rStyle w:val="word-wrapper"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">и место жительства (место нахождения) подателя документа, а также его представителя, если процессуальный документ подается представителем, номера </w:t>
+              <w:t xml:space="preserve">и место жительства (место нахождения) подателя документа, а также его представителя, если процессуальный документ подается представителем, номера их контактных телефонов, номера факсов и </w:t>
             </w:r>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:rStyle w:val="word-wrapper"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>их контактных телефонов, номера факсов и адреса электронной почты (при их наличии);</w:t>
+              <w:t>адреса электронной почты (при их наличии);</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="word-wrapper"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:rStyle w:val="word-wrapper"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>фамилия, собственное имя, отчество (если таковое имеется) либо наименование</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
@@ -2239,147 +2239,170 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="-"/>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:rStyle w:val="-"/>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">физические лица – руководители организаций, индивидуальные предприниматели, иные физические лица, сведения о которых содержатся в конкурсных предложениях, физические лица, участвующие в процедуре закупки, работе комиссии, а </w:t>
-[...11 lines deleted...]
-              <w:t>также уполномоченные на подписание договора</w:t>
+              <w:t>физические лица – руководители организаций, индивидуальные предприниматели, иные физические лица, сведения о которых содержатся в конкурсных предложениях, физические лица, участвующие в процедуре закупки, работе комиссии, а также уполномоченные на подписание договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">фамилия, собственное имя, отчество (если таковое имеется), </w:t>
             </w:r>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>должность руководителя и (или) иных представителей юридических лиц, индивидуального предпринимателя, номер телефона, адрес электронной почты</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
+          <w:p w:rsidR="00B102B2" w:rsidRPr="00B4190D" w:rsidRDefault="00B102B2" w:rsidP="00B102B2">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>абз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 20 ст. 6 Закона № 99-З, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 11 Положения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00B102B2" w:rsidP="00B102B2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00091063">
+            <w:r w:rsidRPr="00B4190D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>абз.20 ст.6 Закона № 99-З, п.п.2.8 п.2 постановления Совмина № 229</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>утвержденного постановлением Совмина  № 168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
@@ -3338,61 +3361,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>после прекращения срока действия доверенности</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 года (товарно-транспортная накладная и товарная накладная) после проведения налоговыми органами </w:t>
-[...9 lines deleted...]
-              <w:t>проверки соблюдения налогового законодательства. Если налоговыми органами проверка соблюдения налогового законодательства не проводилась - 10 лет</w:t>
+              <w:t>3 года (товарно-транспортная накладная и товарная накладная) после проведения налоговыми органами проверки соблюдения налогового законодательства. Если налоговыми органами проверка соблюдения налогового законодательства не проводилась - 10 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidTr="00EE7C56">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -4086,51 +4099,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.15.управление рисками в ОАО «НКФО «ЕРИП»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091063">
@@ -4289,50 +4301,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.16.ведение проектной документации ОАО «НКФО «ЕРИП»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00503A00" w:rsidRPr="00091063" w:rsidRDefault="00503A00" w:rsidP="00EE7C56">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091063">
@@ -4628,53 +4641,53 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091063">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008A0268" w:rsidRDefault="008A0268"/>
-    <w:sectPr w:rsidR="008A0268" w:rsidSect="00284058">
+    <w:sectPr w:rsidR="008A0268" w:rsidSect="0030468E">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="568" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
@@ -4687,74 +4700,77 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00A76F64"/>
     <w:rsid w:val="00091612"/>
     <w:rsid w:val="00284058"/>
     <w:rsid w:val="002E7A94"/>
+    <w:rsid w:val="0030468E"/>
+    <w:rsid w:val="003359D2"/>
     <w:rsid w:val="004C44B8"/>
     <w:rsid w:val="00503A00"/>
     <w:rsid w:val="00663693"/>
     <w:rsid w:val="008A0268"/>
     <w:rsid w:val="00A76F64"/>
+    <w:rsid w:val="00B102B2"/>
     <w:rsid w:val="00CB08C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapedefaults v:ext="edit" spidmax="6146"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -5300,54 +5316,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1681</Words>
-  <Characters>9584</Characters>
+  <Words>1684</Words>
+  <Characters>9604</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
+  <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11243</CharactersWithSpaces>
+  <CharactersWithSpaces>11266</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>a.barkov</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>