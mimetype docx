--- v0 (2026-07-06)
+++ v1 (2026-09-06)
@@ -1,1845 +1,2324 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15559" w:type="dxa"/>
+        <w:tblW w:w="16160" w:type="dxa"/>
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2977"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3578"/>
+        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="2834"/>
+        <w:gridCol w:w="3546"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA146C" w:rsidRPr="00131BF3" w:rsidTr="00EE7C56">
+      <w:tr w:rsidR="000C3317" w:rsidRPr="007C5EE5" w:rsidTr="000C3317">
         <w:trPr>
           <w:trHeight w:val="855"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="007C5EE5" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="zh-CN"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5EE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="zh-CN"/>
+              </w:rPr>
               <w:t>Цели обработки персональных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="2834" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="007C5EE5" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="zh-CN"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5EE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="zh-CN"/>
+              </w:rPr>
               <w:t xml:space="preserve">Категории субъектов персональных данных, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00131BF3">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="007C5EE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">подвергаемых </w:t>
             </w:r>
-            <w:r w:rsidRPr="00131BF3">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="007C5EE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="zh-CN"/>
               </w:rPr>
               <w:t>обработке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="3546" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="007C5EE5" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="zh-CN"/>
               </w:rPr>
-              <w:t>обрабатываемых персональных данных</w:t>
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5EE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="zh-CN"/>
+              </w:rPr>
+              <w:t>Перечень обрабатываемых персональных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="007C5EE5" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="zh-CN"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5EE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="zh-CN"/>
+              </w:rPr>
               <w:t>Правовые основания обработки персональных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3578" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="007C5EE5" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="zh-CN"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5EE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="zh-CN"/>
+              </w:rPr>
               <w:t>Срок хранения персональных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA146C" w:rsidRPr="00131BF3" w:rsidTr="00EE7C56">
+      <w:tr w:rsidR="000C3317" w:rsidRPr="007C1D5F" w:rsidTr="000C3317">
         <w:trPr>
           <w:trHeight w:val="266"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="007C1D5F" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1D5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="007C1D5F" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1D5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3546" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="007C1D5F" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1D5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="007C1D5F" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1D5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="007C1D5F" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C1D5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C3317" w:rsidRPr="004B48C2" w:rsidTr="00220AAB">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16160" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="004B48C2" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="word-wrapper"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B48C2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5. Обработка данных в Платежной системе ЕРИП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C3317" w:rsidRPr="006E463D" w:rsidTr="00220AAB">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="006E463D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rStyle w:val="-"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5.1.предоставление в электронном виде информации об услугах (требованиях на оплату) и платежах, совершенных посредством ПС ЕРИП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="006E463D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пользователи Личного кабинета ЕРИП (далее – ЛК ЕРИП)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3546" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="006E463D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">данные из МСИ (для ЛК ЕРИП): фамилия, имя, отчество </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(если таковое имеется),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дата рождения, идентификационный  номер; контактные данные (адрес электронной почты); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="006E463D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="006E463D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">данные из АИС «Расчет» ПС ЕРИП – номер плательщика ЕРИП, лицевые счета или иные параметры услуг ЕРИП и АИС «Расчет – ЖКУ», добавленные клиентом в ЛК ЕРИП и АИС «Расчет – ЖКУ»; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="006E463D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="006E463D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Иные данные, предоставленные (введенные) клиентом самостоятельно либо которые собираются в процессе использования сервисов (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>IP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> адрес, сведения об устройстве, с которого осуществляется доступ, сведения о платформе </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> клиента в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>мессенджере</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="006E463D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">договор-оферта на использование Личного кабинета ЕРИП </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="006E463D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E463D">
+              <w:rPr>
+                <w:rStyle w:val="word-wrapper"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>3 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidTr="00220AAB">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>совершение платежей посредством ПС ЕРИП и расчеты по ним</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>физические лица, осуществляющие платежи посредством ПС ЕРИП (плательщики, потребители (абоненты) услуг производителей услуг)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3546" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">фамилия, собственное имя, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>отчество (если таковое имеется);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> адрес; номер лицевого счета сумма требований на оплату – в отношении физических лиц, потребляющих услуги производителей услуг (потребители, абоненты) сумма платежа;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> данные о номере плательщика ЕРИП</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – в отношении физических лиц, осуществляющих платежи посредством </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ПС ЕРИП (плательщиков)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>абз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>. 20 ст. 6 Закона № 99-З, ст. 14 БК, п.п. 4.4. п.4 Указа № 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00901B94" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>абз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00901B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>. 21 ст. 6 Закона № 99-З</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>п.7 ст. 11 Закона № 164-З</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>лет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidTr="00220AAB">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>обеспечение принятия и исполнения условий функционирования ПС ЕРИП, сервисов, АИС «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Расчет-ЖКУ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», МСИ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>стороны договорных отношений в рамках ПС ЕРИП, сервисов, АИС «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Расчет-ЖКУ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>», МСИ (физические лица, юридические лица, индивидуальные предприниматели)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3546" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">фамилия, собственное имя, отчество </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(если таковое имеется)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> адрес электронной почты, иные данные в соответствии с условиями договора </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на предоставление услуг</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (при необходимости)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="009A621B" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A621B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">абз.15 ст.6, Закона № 99-З (в случае заключения договора </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A621B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>на предоставление услуг</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A621B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с физическим лицом, выступающим в качестве производителя услуг), </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="009A621B" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A621B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">абз.20 ст.6, Закона № 99-З, ст. 49, п.5 ст.186 ГК (в случае заключения договора </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A621B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>на предоставление услуг</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A621B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с юридическим лицом)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3 года после окончания срока действия договора на предоставление услуг, проведения налоговыми органами проверки соблюдения</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>налогового законодательства, 10 лет</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>после окончания</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>срока действия договора на предоставление услуг, если налоговыми органами</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>проверка соблюдения налогового законодательства не проводилась</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidTr="00220AAB">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="006B1922" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B1922">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5.4.возврат денежных средств по обра</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B1922">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>щениям плательщиков услуг ЖКХ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="006B1922" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B1922">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>плательщики жилищно-коммунальных услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3546" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">фамилия, собственное имя, отчество </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(если таковое имеется)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901B94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>адрес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F17DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лицевой счет; номер счета; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="009A621B" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009A621B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>абз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009A621B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. 20 ст. 6 Закона № 99-З, ст. 14 БК, п.п. 4.1.п. 4 Указа № 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="009A621B" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="009A621B" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A621B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 года</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="001F17DA" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A621B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>после проведения налоговыми органами проверки соблюдения налогового законодательства. Если налоговыми органами проверка соблюдения налогового законодательства не проводилась - 10 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidTr="00220AAB">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16160" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00131BF3">
+                <w:color w:val="auto"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5-1. Обработка данных в платежном приложении ЕРИП.ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidTr="00220AAB">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.5.инициирование платежей в ПС ЕРИП или платежей в системе мгновенных платежей Республики Беларусь  посредством сервиса </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>КРОК</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...211 lines deleted...]
-            <w:r w:rsidRPr="00131BF3">
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4190D">
               <w:rPr>
                 <w:rStyle w:val="-"/>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...21 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.6.предоставление в электронном виде информации, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>связанной с платежами, обязательствами по платежам в ЕРИП и др.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...22 lines deleted...]
-          <w:p w:rsidR="00850114" w:rsidRPr="00131BF3" w:rsidRDefault="00850114" w:rsidP="00EE7C56">
+              <w:lastRenderedPageBreak/>
+              <w:t>пользователи платежного приложения ЕРИП.ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3546" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00850114" w:rsidRPr="00131BF3" w:rsidRDefault="00850114" w:rsidP="00EE7C56">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЕРИП.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пользователя – идентификатор пользователя в платежном приложении </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЕРИП.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...60 lines deleted...]
-          <w:p w:rsidR="00850114" w:rsidRPr="00131BF3" w:rsidRDefault="00850114" w:rsidP="00EE7C56">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">данные из МСИ: фамилия, имя, отчество (если таковое имеется), дата </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>рождения; идентификационный номер, гражданство, контактные данные (номер мобильного телефона);</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...208 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">данные о </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>физические лица, осуществляющие платежи посредством ПС ЕРИП (плательщики, потребители (абоненты) услуг производителей услуг)</w:t>
-[...14 lines deleted...]
-          <w:p w:rsidR="00850114" w:rsidRPr="00131BF3" w:rsidRDefault="00850114" w:rsidP="00EE7C56">
+              <w:t xml:space="preserve">сумме требования на оплату, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о лицевых счетах и иные параметры оплачиваемых услуг ЕРИП; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:strike/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
               </w:rPr>
-            </w:pPr>
-[...127 lines deleted...]
-            </w:r>
+              <w:t>иные данные, предоставленные (введенные) клиентом самостоятельно (наименование банка и номер банковского счета) либо которые собираются в процессе использования приложения (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>IP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> адрес, сведения об устройстве, с которого осуществляется доступ, сведения о платформе, браузере (цифровой отпечаток устройства) и т.д.)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00131BF3">
-[...7 lines deleted...]
-              <w:t>лет</w:t>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>абз</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...137 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. 15 ст. 6 Закона № 99-З,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00131BF3">
-[...4 lines deleted...]
-              <w:t>Расчет-ЖКУ</w:t>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>абз</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00131BF3">
-[...146 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00B4190D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00131BF3">
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 21 ст. 6 Закона № 99-З, п.7 ст. 11 Закона № 164-З </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00131BF3">
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">1 год </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>с даты заключения</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, договор автоматически продляется на новый срок в случае наличия действующих акцептов, по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>которым в течение 6 (шести) календарных месяцев</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00131BF3">
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, предшествующих месяцу, в котором планируется расторгнуть договор,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> совершались успешные операции оплаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C3317" w:rsidRPr="00B4190D" w:rsidRDefault="000C3317" w:rsidP="00220AAB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...331 lines deleted...]
-              <w:t>3 года после проведения налоговыми органами проверки соблюдения налогового законодательства. Если налоговыми органами проверка соблюдения налогового законодательства не проводилась - 10 лет</w:t>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4190D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>информация о ФЛ, договоре и финансовых операциях с применением ЕРИП.ID хранится не менее 5 лет со дня совершения последней финансовой операции (расторжения договора) по договору</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008A0268" w:rsidRPr="00131BF3" w:rsidRDefault="008A0268">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="008A0268" w:rsidRPr="00131BF3" w:rsidSect="00850114">
+    <w:p w:rsidR="006D31FE" w:rsidRDefault="006D31FE"/>
+    <w:sectPr w:rsidR="006D31FE" w:rsidSect="000C3317">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="132"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00465D26"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00EA04E0"/>
+    <w:rsidRoot w:val="000B3582"/>
+    <w:rsid w:val="000B3582"/>
+    <w:rsid w:val="000C3317"/>
+    <w:rsid w:val="006D31FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -1965,145 +2444,145 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AA146C"/>
+    <w:rsid w:val="000C3317"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
       <w:color w:val="00000A"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00850114"/>
+    <w:rsid w:val="000C3317"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Основной текст с отступом 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
-    <w:rsid w:val="00850114"/>
+    <w:rsid w:val="000C3317"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00850114"/>
+    <w:rsid w:val="000C3317"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="word-wrapper">
     <w:name w:val="word-wrapper"/>
     <w:basedOn w:val="a0"/>
     <w:qFormat/>
-    <w:rsid w:val="00850114"/>
+    <w:rsid w:val="000C3317"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="-">
     <w:name w:val="Интернет-ссылка"/>
     <w:qFormat/>
-    <w:rsid w:val="00850114"/>
+    <w:rsid w:val="000C3317"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single" w:color="FFFFFF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2365,55 +2844,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2699</Characters>
+  <Pages>3</Pages>
+  <Words>712</Words>
+  <Characters>4061</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3166</CharactersWithSpaces>
+  <CharactersWithSpaces>4764</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>a.barkov</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>