--- v0 (2025-10-10)
+++ v1 (2026-05-07)
@@ -1895,77 +1895,51 @@
               </w:rPr>
               <w:t>Регламент</w:t>
             </w:r>
             <w:r w:rsidR="00F92DAD" w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Segoe Print"/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> информационного взаимодействия </w:t>
             </w:r>
             <w:r w:rsidR="009F6E97" w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Segoe Print"/>
                 <w:i/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>участников АИС «</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">»                                                                          </w:t>
+              <w:t xml:space="preserve">участников АИС «Расчет-ЖКУ»                                                                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F731E7">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2403,51 +2377,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Правила функционирования</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -2506,62 +2479,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(далее</w:t>
       </w:r>
       <w:r w:rsidR="00986474" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Правила) разработаны </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">ОАО «НКФО «ЕРИП» и устанавливают права и обязанности участников данной системы, определяют единые условия и процедуры, обеспечивающие взаимодействие ее участников, порядок заключения и </w:t>
+        <w:t xml:space="preserve">Правила) разработаны ОАО «НКФО «ЕРИП» и устанавливают права и обязанности участников данной системы, определяют единые условия и процедуры, обеспечивающие взаимодействие ее участников, порядок заключения и </w:t>
       </w:r>
       <w:r w:rsidR="00C37860" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">прекращения </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>договорных отношений, подключения к системе в соответствии с ролью участника, определенной Правилами и договором присоединения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="00F75393">
       <w:pPr>
         <w:numPr>
@@ -2618,100 +2580,60 @@
       <w:r w:rsidR="004B7BB8" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>в сфер</w:t>
       </w:r>
       <w:r w:rsidR="004B7BB8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ах</w:t>
       </w:r>
       <w:r w:rsidR="004B7BB8" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="004B7BB8" w:rsidRPr="000D6F16">
+        <w:t xml:space="preserve"> газо- и энергоснабжения,</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7BB8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>газо</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> системы жилищно-коммунальных услуг</w:t>
+        <w:t xml:space="preserve"> Правилами биллинговой системы жилищно-коммунальных услуг</w:t>
       </w:r>
       <w:r w:rsidR="00060322" w:rsidRPr="00060322">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00060322">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -2753,71 +2675,51 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3. Для целей настоящих Правил и документов, являющихся их неотъемлемой частью, используются термины и их определения в следующих значениях:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>единая общереспубликанская</w:t>
       </w:r>
       <w:r w:rsidR="00A013EB" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -2954,293 +2856,167 @@
       <w:r w:rsidR="00B9032C" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">адельцем, расчетными </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">агентами, </w:t>
       </w:r>
       <w:r w:rsidR="00A14A6B" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">платежным </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ЕРИП, </w:t>
+        <w:t xml:space="preserve">платежным агрегатором ЕРИП, </w:t>
       </w:r>
       <w:r w:rsidR="00AE76E4" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">начисляющей </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>организацией за оказываемые участникам АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>» во взаимодействии с АИС «Расчет» услуги;</w:t>
+        <w:t>организацией за оказываемые участникам АИС «Расчет-ЖКУ» во взаимодействии с АИС «Расчет» услуги;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>договор присоединения</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – гражданско-правовой договор присоединения, заключенный между владельцем и участником АИС «</w:t>
-[...43 lines deleted...]
-        <w:t>» в полном объеме в соответствии со статьей 398 Гражданского кодекса Республики Беларусь;</w:t>
+        <w:t xml:space="preserve"> – гражданско-правовой договор присоединения, заключенный между владельцем и участником АИС «Расчет-ЖКУ» в соответствующей роли, условия которого определены владельцем в настоящих Правилах и приняты участником АИС «Расчет-ЖКУ» в полном объеме в соответствии со статьей 398 Гражданского кодекса Республики Беларусь;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="FFFFFF"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>документация АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>документация АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> совокупность взаимоувязанных документов, необходимых и достаточных для функционирования и развития АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>»</w:t>
+        <w:t xml:space="preserve"> совокупность взаимоувязанных документов, необходимых и достаточных для функционирования и развития АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
@@ -3258,73 +3034,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>жилищно-коммунальные и другие услуги</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> – жилищно-коммунальные услуги, плата за пользование жилым помещением, плата за пользование арендным жильем, возмещение расходов на электроэнергию, налог за владение собаками, земельный налог, арендная плата за земельные участки, дополнительные услуги, оказанные на основании заключенных договоров, другие услуги, предусмотренные законодательством, регулирующим сферу жилищных отношений и сферу жилищно-коммунального хозяйства, учет, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>расчет и начисление платы, а также распределение платы за которые осуществляется посредством АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>»;</w:t>
+        <w:t>расчет и начисление платы, а также распределение платы за которые осуществляется посредством АИС «Расчет-ЖКУ»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00433D33" w:rsidRPr="000D6F16" w:rsidRDefault="000F25DE">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:b/>
@@ -3466,73 +3220,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>заявка</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – документ в установленной форме, направляемый посредством АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>» начисляющей организацией владельцу для внесения (изменения) данных в НСИ;</w:t>
+        <w:t xml:space="preserve"> – документ в установленной форме, направляемый посредством АИС «Расчет-ЖКУ» начисляющей организацией владельцу для внесения (изменения) данных в НСИ;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:b/>
           <w:bCs/>
@@ -3853,273 +3585,142 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>нештатная ситуация</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – ситуация, которая приводит к снижению или потере способности АИС «</w:t>
-[...39 lines deleted...]
-        <w:t>»;</w:t>
+        <w:t xml:space="preserve"> – ситуация, которая приводит к снижению или потере способности АИС «Расчет-ЖКУ» выполнять функции согласно документации АИС «Расчет-ЖКУ»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00656253" w:rsidRPr="000D6F16" w:rsidRDefault="00656253" w:rsidP="00656253">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>НСИ</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>нормативно-справочная информация в АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>», в том числе справочники вознаграждений, подразделений, поставщиков услуг и иные документы в электронном виде;</w:t>
+        <w:t>нормативно-справочная информация в АИС «Расчет-ЖКУ», в том числе справочники вознаграждений, подразделений, поставщиков услуг и иные документы в электронном виде;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>организация Минэнерго</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...77 lines deleted...]
-        <w:t>»;</w:t>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>газо- или энергоснабжающая организация, входящая в состав ГПО «Белтопгаз» или ГПО «Белэнерго»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="0051601F">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -4229,165 +3830,101 @@
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">физическое лицо, индивидуальный предприниматель, юридическое лицо, претендующее на заключение с владельцем договора </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>присоединения к настоящим Правилам в соответствующей роли для участия в АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>присоединения к настоящим Правилам в соответствующей роли для участия в АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>программно-технический комплекс АИС «</w:t>
-[...6 lines deleted...]
-          <w:bCs/>
+        <w:t>программно-технический комплекс АИС «Расчет-ЖКУ»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Расчет-ЖКУ</w:t>
-[...48 lines deleted...]
-        <w:t>» требованиям;</w:t>
+        <w:t>совокупность прикладного, системного программного обеспечения и технических средств, соответствующих установленным в документации АИС «Расчет-ЖКУ» требованиям;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">предприятие </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
@@ -4503,90 +4040,58 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Регламент</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="009F6E97" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Регламент информационного взаимодействия участников АИС «</w:t>
-[...38 lines deleted...]
-        <w:t>» (Приложение 1 к настоящим Правилам);</w:t>
+        <w:t>Регламент информационного взаимодействия участников АИС «Расчет-ЖКУ»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, являющийся неотъемлемой частью настоящих Правил, определяющий порядок взаимодействия участников АИС «Расчет-ЖКУ» (Приложение 1 к настоящим Правилам);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">регулирование жилищных отношений и сферы жилищно-коммунального хозяйства </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
@@ -4660,71 +4165,51 @@
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>реквизиты</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>реквизиты текущих (расчетных) банковских счетов начисляющих организаций, предприятий, а также специальных счетов, используемые в АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>» в целях формирования начисляющими организациями платежных инструкций для перечисления денежных средств;</w:t>
+        <w:t>реквизиты текущих (расчетных) банковских счетов начисляющих организаций, предприятий, а также специальных счетов, используемые в АИС «Расчет-ЖКУ» в целях формирования начисляющими организациями платежных инструкций для перечисления денежных средств;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000149D2" w:rsidRPr="000D6F16" w:rsidRDefault="000149D2" w:rsidP="000149D2">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1358"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>репликация</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
@@ -4785,150 +4270,92 @@
         <w:t>расчетное обслуживание</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="0075069D" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">комплекс </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>услуг владельца по сопровождению (обработке) платежных инструкций начисляющих организаций в целях обеспечения перечисления денежных средств в адрес участников АИС «</w:t>
-[...39 lines deleted...]
-        <w:t>» с возможностью осуществления функций учета, расчета и начисления платы за жилищно-коммунальные и другие услуги;</w:t>
+        <w:t>услуг владельца по сопровождению (обработке) платежных инструкций начисляющих организаций в целях обеспечения перечисления денежных средств в адрес участников АИС «Расчет-ЖКУ», в рамках которой владелец предоставляет начисляющей организации услугу дистанционного обслуживания посредством программно-технического комплекса АИС «Расчет-ЖКУ» с возможностью осуществления функций учета, расчета и начисления платы за жилищно-коммунальные и другие услуги;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1358"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>сайт</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">корпоративный </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> владельца, размещенный в сети Интернет по адресу </w:t>
+        <w:t xml:space="preserve">корпоративный веб-сайт владельца, размещенный в сети Интернет по адресу </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="000D6F16">
           <w:rPr>
             <w:rFonts w:eastAsia="Segoe Print"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://raschet.by;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -5113,71 +4540,51 @@
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>специальный счет</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">счет, открытый (открываемый) местными исполнительными и распорядительными органами, в том числе депозитный, для аккумулирования средств в порядке предстоящего финансирования и (или) возмещения расходов на проведение капитального ремонта жилых домов, на возмещение затрат на реализацию </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мероприятий и иные цели в рамках законодательства;</w:t>
+        <w:t>счет, открытый (открываемый) местными исполнительными и распорядительными органами, в том числе депозитный, для аккумулирования средств в порядке предстоящего финансирования и (или) возмещения расходов на проведение капитального ремонта жилых домов, на возмещение затрат на реализацию энергоэффективных мероприятий и иные цели в рамках законодательства;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
@@ -5189,71 +4596,51 @@
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>лекоммуникационный оператор</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>юридическое лицо, предоставляющее каналы связи и обеспечивающее гарантированную доставку данных в рамках АИС «Расчет», АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>»;</w:t>
+        <w:t>юридическое лицо, предоставляющее каналы связи и обеспечивающее гарантированную доставку данных в рамках АИС «Расчет», АИС «Расчет-ЖКУ»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DF0728" w:rsidRPr="000D6F16" w:rsidRDefault="00DF0728" w:rsidP="0099476D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">услуга по организации приема платежей в пользу </w:t>
       </w:r>
       <w:r w:rsidR="006B479D" w:rsidRPr="000D6F16">
@@ -5288,71 +4675,51 @@
       <w:r w:rsidR="000D74A4" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>асчетными агентами</w:t>
       </w:r>
       <w:r w:rsidR="004128A9" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, платежного </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ЕРИП</w:t>
+        <w:t>, платежного агрегатора ЕРИП</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> за оказанные предприятием жилищно-коммунальные и другие услуги и последующее перечисление этих платежей на </w:t>
       </w:r>
       <w:r w:rsidR="00397956" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>текущий (</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -5427,228 +4794,168 @@
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>э</w:t>
       </w:r>
       <w:r w:rsidR="00767788" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">лектронное информационное взаимодействие – </w:t>
       </w:r>
       <w:r w:rsidR="00767788" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>обмен данными между АИС «</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">обмен данными между АИС «Расчет-ЖКУ» и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">внешними </w:t>
+      </w:r>
       <w:r w:rsidR="00767788" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Расчет-ЖКУ</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>информационными си</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
       <w:r w:rsidR="00767788" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">» и </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">внешними </w:t>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="0040291F" w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>емами, обеспечивающий</w:t>
       </w:r>
       <w:r w:rsidR="00767788" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>информационными си</w:t>
-[...8 lines deleted...]
-        <w:t>с</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014457A">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>предоставление</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00134694">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в том числе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>передачу)</w:t>
       </w:r>
       <w:r w:rsidR="00767788" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>т</w:t>
-[...8 lines deleted...]
-        <w:t>емами, обеспечивающий</w:t>
+        <w:t xml:space="preserve"> данных в (из) АИС «Расчет-ЖКУ» в автоматическом режиме без использования ручного ввода и обмена файлами в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00767788" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...102 lines deleted...]
-        <w:t>» в соответствии с условиями соответствующих договоров на оказание услуг взаимодействия, заключенных между участниками и владельцем</w:t>
+        <w:t>интерфейсе АИС «Расчет-ЖКУ» в соответствии с условиями соответствующих договоров на оказание услуг взаимодействия, заключенных между участниками и владельцем</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00244D12" w:rsidRPr="000D6F16" w:rsidRDefault="00E702A3" w:rsidP="00CA5927">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
@@ -5721,98 +5028,96 @@
     </w:p>
     <w:p w:rsidR="00C33CD1" w:rsidRPr="000D6F16" w:rsidRDefault="00C33CD1" w:rsidP="00B10379">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Термины, определения «оператор», «платежная система в едином расчетном и информационном пространстве», «расчетный агент», «платежный агент»,</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidR="00B10379" w:rsidRPr="000D6F16">
+        <w:t xml:space="preserve">Термины, определения «оператор», «платежная система в едином </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00861D9F">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">расчетном и информационном пространстве», «расчетный агент», </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64A33" w:rsidRPr="00861D9F">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>«платежный агрегатор ЕРИП»</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10379" w:rsidRPr="00861D9F">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D6F16">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> «АИС «Расчет», «Перечень организаций и физических лиц, </w:t>
+      <w:r w:rsidRPr="00861D9F">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «АИС «Расчет»,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Перечень организаций и физических лиц, </w:t>
       </w:r>
       <w:r w:rsidR="00D669D6" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>в том числе индивидуальных предпринимателей,</w:t>
       </w:r>
       <w:r w:rsidR="00D669D6" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>причастных к террористической деятельности», иные термины используются в значениях, определенных Правилами ПС ЕРИП и нормами законодательства.</w:t>
@@ -5876,199 +5181,117 @@
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="OLE_LINK1"/>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>6. Настоящими Правилами устанавливаются роли участников АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>»: владелец, начисляющая организация, предприятие.</w:t>
+        <w:t>6. Настоящими Правилами устанавливаются роли участников АИС «Расчет-ЖКУ»: владелец, начисляющая организация, предприятие.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Роль участника АИС «</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Роль участника АИС «Расчет-ЖКУ» определяется договором присоединения к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe Print"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящим Правилам, заключенным между участником АИС «Расчет-ЖКУ» и владельцем. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Расчет-ЖКУ</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t>Участники</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>» определяется договором присоединения к</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">» и владельцем. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Участники</w:t>
-[...38 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>в роли начисляющей организации и в роли предприятия взаимодействуют с владельцем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
@@ -6089,328 +5312,208 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Участники</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t>АИС «Расчет-ЖКУ»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Расчет-ЖКУ</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>»</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">», участвуют в информационном обмене и расчетном обслуживании. </w:t>
+        <w:t xml:space="preserve">в роли начисляющей организации имеют прямое подключение к АИС «Расчет-ЖКУ», участвуют в информационном обмене и расчетном обслуживании. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Участники</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t>АИС «Расчет-ЖКУ»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Расчет-ЖКУ</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>»</w:t>
-[...38 lines deleted...]
-        <w:t>», взаимодействуют с участниками в роли начисляющей организации</w:t>
+        <w:t>в роли предприятия не имеют прямого подключения к АИС «Расчет-ЖКУ», взаимодействуют с участниками в роли начисляющей организации</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>на основании договоров между ними.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C33CD1" w:rsidRPr="000D6F16" w:rsidRDefault="00C33CD1" w:rsidP="00C33CD1">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>6-1. Взаимодействие владельца и участников АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>» в целях совершения посредством ПС ЕРИП платежей за жилищно-коммунальные и другие услуги осуществляется на основании договоров присоединения к настоящим Правилам посредством оказания владельцем участникам комплекса банковских, платежных и иных сопутствующих платежным операциям услуг.</w:t>
+        <w:t>6-1. Взаимодействие владельца и участников АИС «Расчет-ЖКУ» в целях совершения посредством ПС ЕРИП платежей за жилищно-коммунальные и другие услуги осуществляется на основании договоров присоединения к настоящим Правилам посредством оказания владельцем участникам комплекса банковских, платежных и иных сопутствующих платежным операциям услуг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00E702A3" w:rsidP="00E702A3">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="425"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Целями (функциями) АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>» являются</w:t>
+        <w:t>Целями (функциями) АИС «Расчет-ЖКУ» являются</w:t>
       </w:r>
       <w:r w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00687559" w:rsidRPr="000D6F16" w:rsidRDefault="00E702A3" w:rsidP="00E702A3">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -6782,71 +5885,51 @@
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>владельцем</w:t>
       </w:r>
       <w:r w:rsidR="00C319B8" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, пользователями </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidR="00C319B8" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> иных функций, возложенных </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r w:rsidR="00C319B8" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -6873,69 +5956,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="sans-serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Начисляющая организация, предприятие, при необходимости, вправе </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>одновременно участвовать в АИС «</w:t>
-[...17 lines deleted...]
-        <w:t>» в нескольких ролях.</w:t>
+        <w:t>одновременно участвовать в АИС «Расчет-ЖКУ» в нескольких ролях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:strike/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -6955,267 +6020,175 @@
       <w:r w:rsidR="00C33CD1" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчетными </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>агентами</w:t>
       </w:r>
       <w:r w:rsidR="00370F5E" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, платежным </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ЕРИП</w:t>
+        <w:t>, платежным агрегатором ЕРИП</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> обеспечивает организацию приема платежей за жилищно-коммунальные и другие услуги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Документация </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...17 lines deleted...]
-        <w:t>» включает в себя</w:t>
+        <w:t>АИС «Расчет-ЖКУ» включает в себя</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>форматы файлов для импорта данных в АИС «</w:t>
-[...17 lines deleted...]
-        <w:t>»;</w:t>
+        <w:t>форматы файлов для импорта данных в АИС «Расчет-ЖКУ»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>руководство пользователя АИС «</w:t>
-[...17 lines deleted...]
-        <w:t>»;</w:t>
+        <w:t>руководство пользователя АИС «Расчет-ЖКУ»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>руководство администратора АИС «</w:t>
-[...17 lines deleted...]
-        <w:t>»;</w:t>
+        <w:t>руководство администратора АИС «Расчет-ЖКУ»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A3F17" w:rsidRPr="000D6F16" w:rsidRDefault="008A3F17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">анкета </w:t>
@@ -7287,159 +6260,51 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Действующие Правила, документацию АИС «</w:t>
-[...107 lines deleted...]
-        <w:t>».</w:t>
+        <w:t>Действующие Правила, документацию АИС «Расчет-ЖКУ» за исключением руководства пользователя АИС «Расчет-ЖКУ» и руководства администратора АИС «Расчет-ЖКУ» владелец публикует на сайте. Руководство пользователя АИС «Расчет-ЖКУ» и руководство администратора АИС «Расчет-ЖКУ» владелец размещает в АИС «Расчет-ЖКУ».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc4847"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="004F2CF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
@@ -7491,73 +6356,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>. Заключение договора присоединения с претендентом на участие в АИС «</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">» в роли начисляющей организации, предприятия осуществляется в соответствии с Порядком заключения договоров присоединения и их </w:t>
+        <w:t xml:space="preserve">. Заключение договора присоединения с претендентом на участие в АИС «Расчет-ЖКУ» в роли начисляющей организации, предприятия осуществляется в соответствии с Порядком заключения договоров присоединения и их </w:t>
       </w:r>
       <w:r w:rsidR="008054E2" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">прекращения </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(далее – Порядок), являющимся неотъемлемой частью настоящих Правил (</w:t>
       </w:r>
       <w:r w:rsidR="006C0E82" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
@@ -7578,73 +6421,51 @@
         <w:t>риложение 2 к настоящим Правилам).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Формы договоров присоединения в соответствующей роли участника АИС «</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">» определяются </w:t>
+        <w:t xml:space="preserve">Формы договоров присоединения в соответствующей роли участника АИС «Расчет-ЖКУ» определяются </w:t>
       </w:r>
       <w:r w:rsidR="006C0E82" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>риложениями 3</w:t>
       </w:r>
       <w:r w:rsidR="005653B3" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
@@ -7685,95 +6506,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>. Согласно подписанному сторонами договору присоединения в роли начисляющей организации подключение начисляющей организации к АИС «</w:t>
-[...43 lines deleted...]
-        <w:t>» осуществляется после направления начисляющей организацией владельцу в соответствии с Регламентом подтверждения готовности к взаимодействию в рамках договора присоединения</w:t>
+        <w:t>. Согласно подписанному сторонами договору присоединения в роли начисляющей организации подключение начисляющей организации к АИС «Расчет-ЖКУ» и дальнейшее исполнение сторонами функций по взаимодействию посредством АИС «Расчет-ЖКУ» осуществляется после направления начисляющей организацией владельцу в соответствии с Регламентом подтверждения готовности к взаимодействию в рамках договора присоединения</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DF0728" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="00DF0728">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle14"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -7888,69 +6665,51 @@
         </w:rPr>
         <w:t xml:space="preserve">по </w:t>
       </w:r>
       <w:r w:rsidR="00DF0728" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rStyle w:val="FontStyle14"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>31 декабря года</w:t>
       </w:r>
       <w:r w:rsidR="00251070" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rStyle w:val="FontStyle14"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> включительно</w:t>
       </w:r>
       <w:r w:rsidR="00DF0728" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rStyle w:val="FontStyle14"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, следующего за годом его заключения). Если за месяц до окончания срока действия договора присоединения ни один из участников АИС «</w:t>
-[...17 lines deleted...]
-        <w:t>» не заявит о его прекращении, действие договора присоединения каждый раз продлевается на один календарный год на тех же условиях.</w:t>
+        <w:t>, следующего за годом его заключения). Если за месяц до окончания срока действия договора присоединения ни один из участников АИС «Расчет-ЖКУ» не заявит о его прекращении, действие договора присоединения каждый раз продлевается на один календарный год на тех же условиях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F27F3" w:rsidRPr="000D6F16" w:rsidRDefault="008F27F3" w:rsidP="008F27F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Договор прекращает действие при утрате другой стороной полномочий на исполнение своих функций в рамках настоящих Правил с момента утраты таких полномочий</w:t>
       </w:r>
       <w:r w:rsidR="009E7A30" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -8277,71 +7036,51 @@
       <w:r w:rsidR="005019A9" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">своих </w:t>
       </w:r>
       <w:r w:rsidR="001E5911" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">лицевых счетов </w:t>
       </w:r>
       <w:r w:rsidR="005019A9" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>с целью осуществления учета, расчета и начисления платы за жилищно-коммунальные и другие услуги посредством АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>с целью осуществления учета, расчета и начисления платы за жилищно-коммунальные и другие услуги посредством АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidR="003754D8" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005019A9" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> заключают между собой договоры оказания услуг</w:t>
       </w:r>
       <w:r w:rsidR="00F33683" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -8549,71 +7288,51 @@
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">роли, </w:t>
       </w:r>
       <w:r w:rsidR="00341449" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">за исключением организаций Минэнерго, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>осуществляется посредством АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>» на основании данных, пред</w:t>
+        <w:t>осуществляется посредством АИС «Расчет-ЖКУ» на основании данных, пред</w:t>
       </w:r>
       <w:r w:rsidR="00767788" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">ставленных предприятием (заказчиком </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -8676,71 +7395,51 @@
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Учет, расчет и начисление платы за жилищно-коммунальные и другие услуги организациями Минэнерго, заключившими договор присоединения в роли начисляющей организации, осуществляется посредством АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» на основании реплицированных данных, </w:t>
+        <w:t xml:space="preserve">Учет, расчет и начисление платы за жилищно-коммунальные и другие услуги организациями Минэнерго, заключившими договор присоединения в роли начисляющей организации, осуществляется посредством АИС «Расчет-ЖКУ» на основании реплицированных данных, </w:t>
       </w:r>
       <w:r w:rsidR="0014457A">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>и (или)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> данных, пред</w:t>
       </w:r>
       <w:r w:rsidR="00767788" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -9119,71 +7818,51 @@
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Внесение и (или) изменение данных в НСИ для осуществления распределения и перечисления платы за жилищно-коммунальные и другие услуги осуществляется владельцем на основании </w:t>
       </w:r>
       <w:r w:rsidR="00AF53B6" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">подписанной ЭЦП </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>заявки начисляющей организации, направляемой посредством АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>», в порядке, определенном Регламентом.</w:t>
+        <w:t>заявки начисляющей организации, направляемой посредством АИС «Расчет-ЖКУ», в порядке, определенном Регламентом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -9288,71 +7967,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">После ввода </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>владельцем данных в НСИ на основании заявки начисляющая организация осуществляет контроль полноты и правильности отражения внесенных данных в АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>».</w:t>
+        <w:t>владельцем данных в НСИ на основании заявки начисляющая организация осуществляет контроль полноты и правильности отражения внесенных данных в АИС «Расчет-ЖКУ».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -9452,71 +8111,51 @@
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Для </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>подключения к АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>» н</w:t>
+        <w:t>подключения к АИС «Расчет-ЖКУ» н</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">ачисляющая организация обязана </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
@@ -9656,165 +8295,119 @@
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>подготовку файлов данных в формате согласно документации АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>» (в случае з</w:t>
+        <w:t>подготовку файлов данных в формате согласно документации АИС «Расчет-ЖКУ» (в случае з</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>аполнения начисляющей организацией информационного пространства (схемы) путем конвертации)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00767788" w:rsidRPr="000D6F16" w:rsidRDefault="00767788">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="214" w:firstLine="599"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>подготовку данных в формате согласно документации АИС «</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000D6F16">
+        <w:t xml:space="preserve">подготовку данных в формате согласно документации АИС «Расчет-ЖКУ» и (или) договору на оказание услуг взаимодействия (в случае заполнения начисляющей организацией информационного пространства </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1B73" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Расчет-ЖКУ</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000D6F16">
+        <w:t xml:space="preserve">(схемы) с использованием электронного информационного взаимодействия, в том числе посредством </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1B73" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...19 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>RESTful</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009D1B73" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D1B73" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>API</w:t>
       </w:r>
       <w:r w:rsidR="009D1B73" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
@@ -9828,135 +8421,91 @@
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="214" w:firstLine="599"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>рабочие места, оборудованные в соответствии с документацией АИС «</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>рабочие места, оборудованные в соответствии с документацией АИС «Расчет</w:t>
+      </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Расчет</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>ЖКУ</w:t>
-[...10 lines deleted...]
-        <w:t>».</w:t>
+        <w:t>ЖКУ».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Предоставление доступа в АИС «</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">» определяется владельцем </w:t>
+        <w:t xml:space="preserve">Предоставление доступа в АИС «Расчет-ЖКУ» определяется владельцем </w:t>
       </w:r>
       <w:r w:rsidR="00D95F6C" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии с </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>норм</w:t>
       </w:r>
       <w:r w:rsidR="00D95F6C" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
@@ -10041,73 +8590,51 @@
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Предоставление начисляющими организациями доступа в АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>» своим работникам</w:t>
+        <w:t>Предоставление начисляющими организациями доступа в АИС «Расчет-ЖКУ» своим работникам</w:t>
       </w:r>
       <w:r w:rsidR="006E336E" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> в целях исполнения последними своих должностных (служебных) обязанностей</w:t>
       </w:r>
       <w:r w:rsidR="006E336E" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
@@ -10180,69 +8707,51 @@
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Взаимодействие участников АИС «</w:t>
-[...17 lines deleted...]
-        <w:t>» при подключении начисляющей организации</w:t>
+        <w:t>Взаимодействие участников АИС «Расчет-ЖКУ» при подключении начисляющей организации</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> определено в Регламенте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
@@ -10257,73 +8766,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>. Владелец организует обучение работников начисляющей организации основам работы в АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>. Владелец организует обучение работников начисляющей организации основам работы в АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> на основании запроса начисляющей организации на </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>обучение в произвольной форме с прилагаемым к нему списком работников начисляющей организации. Владелец с учетом полученного запроса формирует программу обучения и определяет сроки и место его проведения, информирует начисляющую организацию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
@@ -10436,134 +8923,62 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>. В АИС «</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000D6F16">
+        <w:t>. В АИС «Расчет-ЖКУ» обращаются данные, в том числе персональные, предоставленные и (или) введенные в АИС «Расчет-ЖКУ» ее участниками</w:t>
+      </w:r>
+      <w:r w:rsidR="0014457A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Расчет-ЖКУ</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> (или)</w:t>
+        <w:t>и (или)</w:t>
       </w:r>
       <w:r w:rsidR="005A14A2" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> посредством электронного информационного взаимодействия, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">обрабатываемые владельцем и начисляющей организацией, предназначенные для целей, указанных в пункте 7 настоящих Правил, </w:t>
       </w:r>
       <w:r w:rsidR="000A52D7" w:rsidRPr="000D6F16">
         <w:rPr>
@@ -10590,75 +9005,51 @@
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>полученные при</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>информационном взаимодействии между участниками в рамках их деятельности в АИС «</w:t>
-[...23 lines deleted...]
-        <w:t>» при исполнении ими договоров, заключенных между собой и клиентами (абонентами).</w:t>
+        <w:t>информационном взаимодействии между участниками в рамках их деятельности в АИС «Расчет-ЖКУ» при исполнении ими договоров, заключенных между собой и клиентами (абонентами).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -10667,75 +9058,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>. Каждый участник получает доступ только к тем данным в АИС «</w:t>
-[...23 lines deleted...]
-        <w:t>», которые требуются для обеспечения</w:t>
+        <w:t>. Каждый участник получает доступ только к тем данным в АИС «Расчет-ЖКУ», которые требуются для обеспечения</w:t>
       </w:r>
       <w:r w:rsidR="002B3364" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> выполнения </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>предусмотренных законодательством</w:t>
       </w:r>
       <w:r w:rsidR="00AF53B6" w:rsidRPr="000D6F16">
         <w:rPr>
@@ -10788,75 +9155,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>. Ввод данных в АИС «</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">» осуществляется в соответствии с настоящими Правилами и </w:t>
+        <w:t xml:space="preserve">. Ввод данных в АИС «Расчет-ЖКУ» осуществляется в соответствии с настоящими Правилами и </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>обязанностями, возложенными согласно нормам законодательства</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
@@ -11034,73 +9377,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">При обработке данных, в том числе персональных, в </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, участник подтверждает, что он обрабатывает данные, в том числе персональные, с соблюдением требований, определенных законодательными актами об информации, информатизации и защите информации, в том числе о персональных данных и их защите.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="00CB4F43">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -11315,95 +9636,51 @@
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.2. осуществлять деятельность в АИС «</w:t>
-[...43 lines deleted...]
-        <w:t>»;</w:t>
+        <w:t>.2. осуществлять деятельность в АИС «Расчет-ЖКУ» на основании договора присоединения и согласно законодательству, настоящим Правилам, а также, документации АИС «Расчет-ЖКУ»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -11421,75 +9698,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>обеспечивать работоспособность АИС «</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">обеспечивать работоспособность АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">в режиме 6 дней в неделю (с понедельника по субботу) </w:t>
       </w:r>
       <w:r w:rsidR="00ED7F0F" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -11627,141 +9880,97 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">.5. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>обеспечивать соответствие алгоритмов учета, расчета и начисления платы за жилищно-коммунальные и другие услуги в АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>» нормам законодательства;</w:t>
+        <w:t>обеспечивать соответствие алгоритмов учета, расчета и начисления платы за жилищно-коммунальные и другие услуги в АИС «Расчет-ЖКУ» нормам законодательства;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009D1B73" w:rsidRDefault="009D1B73">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">28.5-1. </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_GoBack"/>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">обеспечивать реализацию </w:t>
       </w:r>
       <w:r w:rsidR="00E722A7" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>предложений по совершенствованию функционала АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>предложений по совершенствованию функционала АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidR="00E722A7">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001E3168" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>согласованных владельцем и</w:t>
       </w:r>
       <w:r w:rsidR="00CE41F8">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
@@ -11777,73 +9986,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>соответствующим органом</w:t>
       </w:r>
       <w:r w:rsidR="001E3168" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственного управления</w:t>
       </w:r>
       <w:r w:rsidR="00076143">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>, в ведомственную структуру которого входит организация-участник АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>, в ведомственную структуру которого входит организация-участник АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
@@ -11870,125 +10057,81 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.6. обеспечивать прием расчетными агентами</w:t>
       </w:r>
       <w:r w:rsidR="00370F5E" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, платежным </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> ЕРИП</w:t>
+        <w:t>, платежным агрегатором ЕРИП</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> платежей за жилищно-коммунальные и другие услуги посредством </w:t>
       </w:r>
       <w:r w:rsidR="00ED7F0F" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ПС ЕРИП</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>, своевременное предоставление сведений о совершенных платежах в АИС «</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">», формирование реестра совершенных платежей для проведения клиринга в </w:t>
+        <w:t xml:space="preserve">, своевременное предоставление сведений о совершенных платежах в АИС «Расчет-ЖКУ», формирование реестра совершенных платежей для проведения клиринга в </w:t>
       </w:r>
       <w:r w:rsidR="00ED7F0F" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ПС ЕРИП</w:t>
       </w:r>
       <w:r w:rsidR="00ED72AC">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> и</w:t>
       </w:r>
       <w:r w:rsidR="0052088A" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
@@ -12131,73 +10274,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.7. о</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>существлять расчет вознаграждений участников АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>» на основании информации, предоставленной начисляющей организацией;</w:t>
+        <w:t>существлять расчет вознаграждений участников АИС «Расчет-ЖКУ» на основании информации, предоставленной начисляющей организацией;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
@@ -12213,95 +10334,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">.8. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>оказывать консультации участникам АИС «</w:t>
-[...43 lines deleted...]
-        <w:t>» в течение рабочего времени владельца, указанного на сайте;</w:t>
+        <w:t>оказывать консультации участникам АИС «Расчет-ЖКУ» по функционированию АИС «Расчет-ЖКУ» в течение рабочего времени владельца, указанного на сайте;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="1"/>
@@ -12357,73 +10434,51 @@
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>перечне действующих в ЕРИП расчетных агентов</w:t>
       </w:r>
       <w:r w:rsidR="00370F5E" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и платежного </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> ЕРИП</w:t>
+        <w:t xml:space="preserve"> и платежного агрегатора ЕРИП</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00000A"/>
@@ -12579,99 +10634,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>о возникновении нештатных ситуаций, не позволяющих эксплуатировать АИС «</w:t>
-[...47 lines deleted...]
-        <w:t>»;</w:t>
+        <w:t>о возникновении нештатных ситуаций, не позволяющих эксплуатировать АИС «Расчет-ЖКУ», в течение 2 (двух) часов с момента выявления таких ситуаций, в том числе посредством размещения соответствующей информации на сайте или в АИС «Расчет-ЖКУ»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -12681,75 +10688,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.11. проводить профилактические (регламентные) работы, включая установку обновлений АИС «</w:t>
-[...23 lines deleted...]
-        <w:t>», в период с 16-го числа месяца по 5</w:t>
+        <w:t>.11. проводить профилактические (регламентные) работы, включая установку обновлений АИС «Расчет-ЖКУ», в период с 16-го числа месяца по 5</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>е число следующего месяца (с 22:00 до 08</w:t>
       </w:r>
       <w:r w:rsidR="0014457A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
@@ -12771,155 +10754,83 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>В случаях возникновения нештатных ситуаций, необходимости изменения алгоритмов учета, расчета и начисления платы за жилищно-коммунальные и другие услуги в АИС «</w:t>
-[...47 lines deleted...]
-        <w:t>».</w:t>
+        <w:t>В случаях возникновения нештатных ситуаций, необходимости изменения алгоритмов учета, расчета и начисления платы за жилищно-коммунальные и другие услуги в АИС «Расчет-ЖКУ» в соответствии с требованиями законодательства – по мере необходимости, предварительно уведомив об этом начисляющую организацию, в том числе посредством размещения информации о проведении профилактических (регламентных) работ, установки обновлений на сайте и (или) в АИС «Расчет-ЖКУ».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Информация о проведении профилактических (регламентных) работ размещается на сайте или в АИС «</w:t>
-[...23 lines deleted...]
-        <w:t>» не позднее 1 (одного) рабочего дня до начала их проведения;</w:t>
+        <w:t>Информация о проведении профилактических (регламентных) работ размещается на сайте или в АИС «Расчет-ЖКУ» не позднее 1 (одного) рабочего дня до начала их проведения;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -13048,128 +10959,62 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.1. направлять участникам АИС «</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">», приостановить оказание услуг в части, относящейся </w:t>
+        <w:t xml:space="preserve">.1. направлять участникам АИС «Расчет-ЖКУ» запросы на предоставление информации, необходимой для оказания услуг по договору присоединения и настоящим Правилам, а также исполнения требований законодательства, включающие сроки предоставления запрашиваемой информации, исполнение которых является обязательным. В случае непредставления владельцу в указанный срок запрошенной информации, владелец вправе, направив письменное уведомление участнику АИС «Расчет-ЖКУ», приостановить оказание услуг в части, относящейся </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>к </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> информации, до момента ее предоставления. При этом сроки оказания услуг смещаются на время непредставления информации;</w:t>
+        <w:t>к непредставленной информации, до момента ее предоставления. При этом сроки оказания услуг смещаются на время непредставления информации;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -13188,71 +11033,51 @@
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidR="00051395" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> направлять участникам АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» запросы на предоставление сведений и (или) документов, необходимых для идентификации, </w:t>
+        <w:t xml:space="preserve"> направлять участникам АИС «Расчет-ЖКУ» запросы на предоставление сведений и (или) документов, необходимых для идентификации, </w:t>
       </w:r>
       <w:r w:rsidR="00EB2253" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">верификации, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>обновления (актуализации) данных в соответствии с законодательством в сфере ПОД/ФТ;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
@@ -13390,103 +11215,61 @@
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.4. ограничить доступ в АИС «</w:t>
-[...51 lines deleted...]
-        <w:t>» лицам, не являющимся работниками начисляющей организации</w:t>
+        <w:t xml:space="preserve">.4. ограничить доступ в АИС «Расчет-ЖКУ» начисляющей организации в случае установления владельцем факта предоставления последней доступа </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6F16">
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>к АИС «Расчет-ЖКУ» лицам, не являющимся работниками начисляющей организации</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -13586,136 +11369,96 @@
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="00CA5F38">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>29.7. приостанавливать, блокировать перечисление денежных средств в адрес участников АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» в случаях, определенных законодательством, в том числе </w:t>
+        <w:t xml:space="preserve">29.7. приостанавливать, блокировать перечисление денежных средств в адрес участников АИС «Расчет-ЖКУ» в случаях, определенных законодательством, в том числе </w:t>
       </w:r>
       <w:r w:rsidR="006F2E56" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>в сфере ПОД/ФТ</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>29.8. выполнять операции (совершать действия) по письменному запросу начисляющей организации в ее информационном пространстве (схеме) в АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>29.8. выполнять операции (совершать действия) по письменному запросу начисляющей организации в ее информационном пространстве (схеме) в АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidR="006F2E56" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00693877" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="008C5B37">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
@@ -13768,106 +11511,62 @@
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.1. осуществлять деятельность в АИС «</w:t>
-[...32 lines deleted...]
-        <w:t>Расчет</w:t>
+        <w:t>.1. осуществлять деятельность в АИС «Расчет-ЖКУ» в соответствии с законодательством, настоящими Правилами и документацией АИС «Расчет</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>ЖКУ</w:t>
-[...10 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
@@ -13884,87 +11583,63 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>использовать права и возможности, предоставленные АИС «</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>использовать права и возможности, предоставленные АИС «Расчет</w:t>
+      </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Расчет</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>ЖКУ</w:t>
-[...11 lines deleted...]
-        <w:t>» в соответствии с настоящими Правилами;</w:t>
+        <w:t>ЖКУ» в соответствии с настоящими Правилами;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -14063,75 +11738,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>IP</w:t>
       </w:r>
       <w:r w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">-адресах, предоставленных </w:t>
       </w:r>
       <w:r w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>телекоммуникационным оператором, для организации информационного взаимодействия с АИС «</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">телекоммуникационным оператором, для организации информационного взаимодействия с АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>в соответствии с формой, размещенной на сайте</w:t>
       </w:r>
       <w:r w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
@@ -14146,73 +11797,51 @@
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.4. обеспечивать соответствие своих программно-технических средств техническим требованиям, приведенным в документации АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>»;</w:t>
+        <w:t>.4. обеспечивать соответствие своих программно-технических средств техническим требованиям, приведенным в документации АИС «Расчет-ЖКУ»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
@@ -14228,73 +11857,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">.5. обеспечивать сетевую безопасность своего программного обеспечения и оборудования, </w:t>
       </w:r>
       <w:r w:rsidR="00D45F32" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">посредством </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>которых осуществляется взаимодействие с АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>»;</w:t>
+        <w:t>которых осуществляется взаимодействие с АИС «Расчет-ЖКУ»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
@@ -14318,62 +11925,60 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">письменно информировать владельца об изменении своего наименования, места нахождения, почтового адреса, телекоммуникационного оператора, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>IP</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>-адресах, предоставленных дан</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">ым </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>телекоммуникационным оператором,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
@@ -14726,69 +12331,51 @@
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.9. осуществлять учет, расчет и начисление платы за жилищно-коммунальные и другие услуги в соответствии с нормами законодательства и </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>руководством пользователя АИС «</w:t>
-[...17 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>руководством пользователя АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
@@ -14802,69 +12389,51 @@
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">.10. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>предоставлять владельцу информацию, необходимую для организации расчетными агентами</w:t>
       </w:r>
       <w:r w:rsidR="00370F5E" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, платежным </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ЕРИП</w:t>
+        <w:t>, платежным агрегатором ЕРИП</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> приема платежей </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>за жилищно-коммунальные и другие услуги</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> посредством </w:t>
@@ -14889,71 +12458,51 @@
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.11. осуществлять посредством АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» в соответствии с настоящими Правилами </w:t>
+        <w:t xml:space="preserve">.11. осуществлять посредством АИС «Расчет-ЖКУ» в соответствии с настоящими Правилами </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Informal Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">распределение поступивших платежей </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>за жилищно-коммунальные и другие услуги в пользу предприятий и (или) местных исполнительных и распорядительных органов согласно их реквизитам и в пределах сумм, причитающихся им для распределения;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
@@ -14968,73 +12517,51 @@
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.12. предоставлять данные авторизации для входа в АИС «</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">» только своим работникам </w:t>
+        <w:t xml:space="preserve">.12. предоставлять данные авторизации для входа в АИС «Расчет-ЖКУ» только своим работникам </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="sans-serif"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с их должностными </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">(служебными) </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="sans-serif"/>
@@ -15097,73 +12624,51 @@
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.14. письменно предоставлять владельцу контакты работников, ответственных за решение технических, организационных и иных вопросов взаимодействия в АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>», а также об изменениях в их составе (в случае изменения состава вышеуказанных лиц)</w:t>
+        <w:t>.14. письменно предоставлять владельцу контакты работников, ответственных за решение технических, организационных и иных вопросов взаимодействия в АИС «Расчет-ЖКУ», а также об изменениях в их составе (в случае изменения состава вышеуказанных лиц)</w:t>
       </w:r>
       <w:r w:rsidR="00986474" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> в срок не позднее 14</w:t>
       </w:r>
       <w:r w:rsidR="00AD7617" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00414977" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
@@ -15505,156 +13010,90 @@
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.18. обеспечить актуальность в АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>» реквизитов (путем направления заявки владельцу в соответствии с пунктом 20 настоящих Правил) согласно Регламенту;</w:t>
+        <w:t>.18. обеспечить актуальность в АИС «Расчет-ЖКУ» реквизитов (путем направления заявки владельцу в соответствии с пунктом 20 настоящих Правил) согласно Регламенту;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.19. осуществлять в АИС «</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">» для обеспечения возврата уплаченных за </w:t>
+        <w:t xml:space="preserve">.19. осуществлять в АИС «Расчет-ЖКУ» действия в соответствии с руководством пользователя АИС «Расчет-ЖКУ» для обеспечения возврата уплаченных за </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>жилищно-коммунальные и другие услуги</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> денежных средств на основании обращения плательщика в порядке, определенном законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
@@ -15728,144 +13167,100 @@
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.1. направлять владельцу предложения по совершенствованию функционала АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>»;</w:t>
+        <w:t>.1. направлять владельцу предложения по совершенствованию функционала АИС «Расчет-ЖКУ»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.2. использовать АИС «</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">» для взимания вознаграждения за услуги, оказанные </w:t>
+        <w:t xml:space="preserve">.2. использовать АИС «Расчет-ЖКУ» для взимания вознаграждения за услуги, оказанные </w:t>
       </w:r>
       <w:r w:rsidR="00030104" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">начисляющей </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>организацией предприятию в рамках договоров оказания услуг между ними;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
@@ -15883,73 +13278,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.3. использовать АИС «</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">» для взимания вознаграждения за услуги, оказанные </w:t>
+        <w:t xml:space="preserve">.3. использовать АИС «Расчет-ЖКУ» для взимания вознаграждения за услуги, оказанные </w:t>
       </w:r>
       <w:r w:rsidR="00AE76E4" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">начисляющей </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>организацией</w:t>
       </w:r>
       <w:r w:rsidR="00AE76E4" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
@@ -16060,95 +13433,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>.1. осуществлять информационное взаимодействие с участниками АИС «</w:t>
-[...43 lines deleted...]
-        <w:t>»;</w:t>
+        <w:t>.1. осуществлять информационное взаимодействие с участниками АИС «Расчет-ЖКУ» в соответствии с законодательством, настоящими Правилами и документацией АИС «Расчет-ЖКУ»;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -16879,79 +14208,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Вознаграждение за услуги, оказываемые владельцем посредством АИС «</w:t>
-[...27 lines deleted...]
-        <w:t>» во взаимодействии с АИС «Расчет», включает:</w:t>
+        <w:t>Вознаграждение за услуги, оказываемые владельцем посредством АИС «Расчет-ЖКУ» во взаимодействии с АИС «Расчет», включает:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DF0728" w:rsidRPr="000D6F16" w:rsidRDefault="00DF0728" w:rsidP="00DF0728">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
@@ -16981,79 +14282,51 @@
       </w:r>
       <w:r w:rsidR="00FB71FE" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0084750E" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>начисляемые посредством АИС «</w:t>
-[...27 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>начисляемые посредством АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (подпункт 3.1.3 сборника);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DF0728" w:rsidRPr="000D6F16" w:rsidRDefault="000D7D20" w:rsidP="00DF0728">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -17239,79 +14512,51 @@
       </w:r>
       <w:r w:rsidR="001E3CA5" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FB71FE" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пользование жилыми помещениями с использованием АИС «</w:t>
-[...27 lines deleted...]
-        <w:t>»,</w:t>
+        <w:t xml:space="preserve"> пользование жилыми помещениями с использованием АИС «Расчет-ЖКУ»,</w:t>
       </w:r>
       <w:r w:rsidR="00DF0728" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> в том числе в части предоставления безналичных жилищных субсидий (подпункты 4.1, 4.2 сборника)</w:t>
       </w:r>
       <w:r w:rsidR="00DF3130" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -17401,75 +14646,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> из числа организаций</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минэнерго</w:t>
       </w:r>
       <w:r w:rsidR="00FB71FE" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>, осуществляющей учет, расчет и начисление платы за услуги газоснабжения с использованием АИС «</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">, осуществляющей учет, расчет и начисление платы за услуги газоснабжения с использованием АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(подпункт 4.6 сборника).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="00DF0728">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -17743,73 +14964,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>. Ведомости ежемесячно не позднее 5</w:t>
       </w:r>
       <w:r w:rsidR="005F79E9" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (пятого)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> рабочего дня месяца, следующего за месяцем, в котором оказывались услуги, подписываются ЭЦП владельца в одностороннем порядке, после чего доступны для формирования начисляющей организации посредством АИС «</w:t>
-[...21 lines deleted...]
-        <w:t>».</w:t>
+        <w:t xml:space="preserve"> рабочего дня месяца, следующего за месяцем, в котором оказывались услуги, подписываются ЭЦП владельца в одностороннем порядке, после чего доступны для формирования начисляющей организации посредством АИС «Расчет-ЖКУ».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="214" w:firstLine="599"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
@@ -17862,71 +15061,51 @@
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Участники </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">вправе единолично оформлять первичные учетные документы, подтверждающие оказание услуг, в соответствии с заключенными договорами. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
@@ -17976,75 +15155,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>организацией</w:t>
       </w:r>
       <w:r w:rsidR="00A90FEA" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, за исключением организации Минэнерго,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> вознаграждения за услуги, оказываемые владельцем посредством АИС «</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">», в том числе в части предоставления безналичных жилищных субсидий, производится в момент распределения денежных средств путем удержания владельцем из суммы вознаграждения, причитающегося </w:t>
+        <w:t xml:space="preserve"> вознаграждения за услуги, оказываемые владельцем посредством АИС «Расчет-ЖКУ», в том числе в части предоставления безналичных жилищных субсидий, производится в момент распределения денежных средств путем удержания владельцем из суммы вознаграждения, причитающегося </w:t>
       </w:r>
       <w:r w:rsidR="00AE76E4" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">начисляющей </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>организации в уплату за услуги, оказанные предприятию (</w:t>
       </w:r>
       <w:r w:rsidR="00D143E4" w:rsidRPr="000D6F16">
         <w:rPr>
@@ -18148,75 +15303,51 @@
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Уплата организацией Минэнерго вознаграждения за услуги, оказываемые владельцем посредством АИС «</w:t>
-[...23 lines deleted...]
-        <w:t>», производится в момент распределения денежных средств путем удержания владельцем из</w:t>
+        <w:t>Уплата организацией Минэнерго вознаграждения за услуги, оказываемые владельцем посредством АИС «Расчет-ЖКУ», производится в момент распределения денежных средств путем удержания владельцем из</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">суммы денежных средств, причитающихся организации Минэнерго </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
@@ -18369,75 +15500,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Уплата предприятием, организацией Минэнерго вознаграждения за услуги, оказанные им </w:t>
       </w:r>
       <w:r w:rsidR="00AE76E4" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">начисляющей </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>организацией в рамках договоров оказания услуг между ними, осуществляется, в том числе путем его удержания посредством АИС «</w:t>
-[...23 lines deleted...]
-        <w:t>» из суммы совершенного плательщиком платежа.</w:t>
+        <w:t>организацией в рамках договоров оказания услуг между ними, осуществляется, в том числе путем его удержания посредством АИС «Расчет-ЖКУ» из суммы совершенного плательщиком платежа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="1"/>
@@ -18463,73 +15570,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. В случае удержания вознаграждения за услуги, оказанные предприятию, организации Минэнерго </w:t>
       </w:r>
       <w:r w:rsidR="00AE76E4" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">начисляющей </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>организацией посредством АИС «</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">», его уплата </w:t>
+        <w:t xml:space="preserve">организацией посредством АИС «Расчет-ЖКУ», его уплата </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">производится в момент распределения денежных средств путем удержания владельцем из суммы </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>денежных средств, внесенных плательщиком в качестве платы за жилищно-коммунальные и другие услуги.</w:t>
       </w:r>
     </w:p>
@@ -19037,75 +16122,51 @@
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>за расчетное обслуживание организаций, осуществляющих учет, расчет и начисление платы за жилищно-коммунальные услуги и пользование жилыми помещениями с использованием АИС «</w:t>
-[...23 lines deleted...]
-              <w:t>»</w:t>
+              <w:t>за расчетное обслуживание организаций, осуществляющих учет, расчет и начисление платы за жилищно-коммунальные услуги и пользование жилыми помещениями с использованием АИС «Расчет-ЖКУ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E1461" w:rsidRPr="000D6F16" w:rsidRDefault="00A5051B" w:rsidP="00CA003B">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
@@ -19134,75 +16195,51 @@
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>за расчетное обслуживание организаций, осуществляющих учет, расчет и начисление платы за жилищно-коммунальные услуги и пользование жилыми помещениями с использованием АИС «</w:t>
-[...23 lines deleted...]
-              <w:t>» в части предоставления безналичных жилищных субсидий</w:t>
+              <w:t>за расчетное обслуживание организаций, осуществляющих учет, расчет и начисление платы за жилищно-коммунальные услуги и пользование жилыми помещениями с использованием АИС «Расчет-ЖКУ» в части предоставления безналичных жилищных субсидий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E1461" w:rsidRPr="000D6F16" w:rsidRDefault="008C4675" w:rsidP="00CA003B">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
@@ -19230,75 +16267,51 @@
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>за расчетное обслуживание газоснабжающих организаций, осуществляющих учет, расчет и начисление платы за услуги газоснабжения с использованием АИС «</w:t>
-[...23 lines deleted...]
-              <w:t>»</w:t>
+              <w:t>за расчетное обслуживание газоснабжающих организаций, осуществляющих учет, расчет и начисление платы за услуги газоснабжения с использованием АИС «Расчет-ЖКУ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E1461" w:rsidRPr="000D6F16" w:rsidRDefault="008C4675" w:rsidP="00CA003B">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="00000A"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
@@ -19431,71 +16444,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="sans-serif"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Участники </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidR="009B4C69" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="sans-serif"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">обязаны </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="sans-serif"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>соблюдать конфиденциальность персональных данных клиентов (абонентов), обеспечивать безопасность персональных данных при их обработке, а также</w:t>
       </w:r>
       <w:r w:rsidR="00F82899" w:rsidRPr="000D6F16">
         <w:rPr>
@@ -19577,71 +16570,51 @@
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Данные технического, экономического и коммерческого характера, предоставленные каждым из участников </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>в связи с выполнением настоящих Правил и договора присоединения, считаются конфиденциальными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
@@ -19665,71 +16638,51 @@
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Участники </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">берут на себя обязательства по сохранению конфиденциальности данных, полученных от другого участника, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>а также данных, ставших им известными в ходе оказания услуг по договору присоединения и настоящим Правилам, и обязуются принять все возможные меры, чтобы предохранить полученную информацию от разглашения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
@@ -19762,71 +16715,51 @@
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Передача конфиденциальных данных третьим лицам, опубликование или иное разглашение таких данных могут осуществляться только в рамках законодательства, в иных случаях с письменного согласия другого </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>участника</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>»</w:t>
+        <w:t xml:space="preserve"> АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>в течение срока действия договора присоединения, а также после его расторжения независимо от причины прекращения действия договора присоединения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -19849,163 +16782,103 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. Ограничения относительно разглашения данных не относятся к общедоступным данным или данным, ставшими таковыми не по вине участников</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>»</w:t>
+        <w:t xml:space="preserve"> АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, а также данным, ставшими известными </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">участнику </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">из иных источников, до или после получения их от другого </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">участника </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -20033,71 +16906,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Участники </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>не несут ответственности в случае передачи данных государственным органам, имеющим право затребовать их в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -20180,71 +17033,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. За невыполнение, ненадлежащее исполнение обязательств, определенных настоящими Правилами, участники </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>несут ответственность в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
@@ -20273,71 +17106,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Участники </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">несут ответственность за действия по соблюдению ими </w:t>
       </w:r>
       <w:r w:rsidR="009D4EFF" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">требований </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
@@ -20379,154 +17192,82 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>. Владелец не несет ответственности за невозможность использования АИС «</w:t>
-[...47 lines deleted...]
-        <w:t>», произошедшие вследствие:</w:t>
+        <w:t>. Владелец не несет ответственности за невозможность использования АИС «Расчет-ЖКУ», корректность функционирования АИС «Расчет-ЖКУ», произошедшие вследствие:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>неквалифицированного обслуживания или неисправности оборудования (в том числе каналов связи), предназначенного для работы с АИС «</w:t>
-[...23 lines deleted...]
-        <w:t>», начисляющей организацией, телекоммуникационным оператором;</w:t>
+        <w:t>неквалифицированного обслуживания или неисправности оборудования (в том числе каналов связи), предназначенного для работы с АИС «Расчет-ЖКУ», начисляющей организацией, телекоммуникационным оператором;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
@@ -20568,165 +17309,93 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>выполняемых</w:t>
       </w:r>
       <w:r w:rsidR="00E035A6" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F1321" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>посредством интерфейса в АИС «</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">посредством интерфейса в АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>со стороны работников начисляющей организации;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>несанкционированного доступа в АИС «</w:t>
-[...47 lines deleted...]
-        <w:t>».</w:t>
+        <w:t>несанкционированного доступа в АИС «Расчет-ЖКУ» третьих лиц, в том числе вследствие действий работников начисляющей организации в АИС «Расчет-ЖКУ».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
@@ -20820,111 +17489,63 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Внесение изменений и (или) дополнений в настоящие Правила (за исключением прав и обязанностей участников АИС «</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Внесение изменений и (или) дополнений в настоящие Правила (за исключением прав и обязанностей участников АИС «Расчет-ЖКУ»), </w:t>
+      </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Расчет-ЖКУ</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>документацию АИС «</w:t>
-[...23 lines deleted...]
-        <w:t>», сборник производятся владельцем в одностороннем порядке.</w:t>
+        <w:t>документацию АИС «Расчет-ЖКУ», сборник производятся владельцем в одностороннем порядке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="00E035A6">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
@@ -20973,75 +17594,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>. Уведомление о внесении изменений и (или) дополнений в настоящие Правила и (или) в сборник осуществляется владельцем путем обязательного размещения указанных изменений и (или) дополнений на сайте, а также путем информирования начисляющих организаций (</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>в том числе</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в АИС «</w:t>
-[...23 lines deleted...]
-        <w:t>»).</w:t>
+        <w:t xml:space="preserve"> в АИС «Расчет-ЖКУ»).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
@@ -21146,71 +17743,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. В случае несогласия с изменениями и (или) дополнениями </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>в настоящие Правила и (или) в сборник,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> участники АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>» имеют право отказаться от исполнения договора присоединения в порядке, определенном настоящими Правилами.</w:t>
+        <w:t xml:space="preserve"> участники АИС «Расчет-ЖКУ» имеют право отказаться от исполнения договора присоединения в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -21231,71 +17808,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Если до даты вступления в силу изменений и (или) дополнений </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">в настоящие Правила и (или) в сборник, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>не получен письменный отказ от исполнения договора присоединения участником АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">», признается, что участник согласен с изменениями и (или) дополнениями </w:t>
+        <w:t xml:space="preserve">не получен письменный отказ от исполнения договора присоединения участником АИС «Расчет-ЖКУ», признается, что участник согласен с изменениями и (или) дополнениями </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>настоящих Правил и (или) сборника</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
@@ -21498,136 +18055,96 @@
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> и разногласий</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> в связи с исполнением настоящих Правил участники </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">принимают все меры к разрешению споров и разногласий путем переговоров. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">При невозможности урегулирования споров и разногласий путем переговоров участники </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>устанавливают обязательный претензионный порядок. Срок ответа на претензию</w:t>
       </w:r>
       <w:r w:rsidR="00471EEE" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t> –</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="1"/>
@@ -21836,71 +18353,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Участник </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t>»</w:t>
+        <w:t>АИС «Расчет-ЖКУ»</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, соглашаясь с настоящими Правилами, подтверждает, что все условия настоящих Правил ему понятны и приняты без оговорок и в полном объеме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
@@ -21929,71 +18426,51 @@
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="be-BY" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. Во всем, что не предусмотрено настоящими Правилами, участники </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>руководствуются заключенными договорами и законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="831"/>
           <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -22142,69 +18619,51 @@
             </w:r>
             <w:r w:rsidR="00760D5F" w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> платы за пользование жилым помещением</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Регламент информационного взаимодействия участников АИС «</w:t>
-[...17 lines deleted...]
-              <w:t>»</w:t>
+              <w:t>Регламент информационного взаимодействия участников АИС «Расчет-ЖКУ»</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="002C505E" w:rsidRPr="000D6F16" w:rsidRDefault="002C505E">
       <w:pPr>
         <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -22448,69 +18907,51 @@
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Направление списка работников начисляющей организации, выполняющих функции администратора, для заведения владельцем данных авторизации для входа в АИС «</w:t>
-[...17 lines deleted...]
-              <w:t>»</w:t>
+              <w:t>Направление списка работников начисляющей организации, выполняющих функции администратора, для заведения владельцем данных авторизации для входа в АИС «Расчет-ЖКУ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>начисляющая организация</w:t>
             </w:r>
@@ -22578,77 +19019,73 @@
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>по электронной почте</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>oso</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>@</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>raschet</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22836,83 +19273,51 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Создание информационного пространства (схемы) начисляющей организации в АИС </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>«</w:t>
-[...31 lines deleted...]
-              <w:t>» в соответствии с п.1 настоящего Регламента</w:t>
+              <w:t>«Расчет-ЖКУ» и данных авторизации для входа в АИС «Расчет-ЖКУ» в соответствии с п.1 настоящего Регламента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>владелец</w:t>
@@ -23039,138 +19444,102 @@
               <w:t xml:space="preserve"> при передаче базы данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>посредством АИС «</w:t>
-[...17 lines deleted...]
-              <w:t>»</w:t>
+              <w:t>посредством АИС «Расчет-ЖКУ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Предоставление данных, необходимых для учета,  расчета и начисления платы за ЖКУ средствами АИС «</w:t>
-[...17 lines deleted...]
-              <w:t>», а также данных для заполнения лицевых счетов (в том числе персональных данных)</w:t>
+              <w:t>Предоставление данных, необходимых для учета,  расчета и начисления платы за ЖКУ средствами АИС «Расчет-ЖКУ», а также данных для заполнения лицевых счетов (в том числе персональных данных)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>предприятие (заказчик в сфере ЖКХ или исполнитель)</w:t>
             </w:r>
@@ -23281,69 +19650,51 @@
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="00AD7617">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="583"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="16" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Заполнение информационного пространства (схемы) начисляющей организации данными для учета,  расчета и начисления платы за ЖКУ, за исключением справочников вознаграждений, подразделений и поставщиков услуг </w:t>
-[...17 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Заполнение информационного пространства (схемы) начисляющей организации данными для учета,  расчета и начисления платы за ЖКУ, за исключением справочников вознаграждений, подразделений и поставщиков услуг вНСИ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
@@ -23547,67 +19898,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">данных </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">в соответствии с документом «Форматы файлов для импорта данных </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">организаций в АИС </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>«</w:t>
-[...15 lines deleted...]
-              <w:t>» (конвертации)» (далее – данные конвертации)</w:t>
+              <w:t>«Расчет-ЖКУ» (конвертации)» (далее – данные конвертации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>начисляющая организация</w:t>
@@ -23974,69 +20309,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>в течение 3 месяцев со дня заключения договора присоединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>посредством АИС «</w:t>
-[...17 lines deleted...]
-              <w:t>»</w:t>
+              <w:t>посредством АИС «Расчет-ЖКУ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F1321" w:rsidRPr="000D6F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
           </w:tcPr>
@@ -24174,81 +20491,61 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005F1321" w:rsidRPr="000D6F16" w:rsidRDefault="005F1321">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>В соответствии с условиями договоров на оказание услуг взаимодействия с АИС «</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">В соответствии с условиями договоров на оказание услуг взаимодействия с АИС «Расчет-ЖКУ» посредством </w:t>
+            </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>RESTfull</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>API</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
           </w:tcPr>
@@ -24461,69 +20758,51 @@
               <w:t>присоединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>посредством АИС «</w:t>
-[...17 lines deleted...]
-              <w:t>»</w:t>
+              <w:t>посредством АИС «Расчет-ЖКУ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с ЭЦП начисляющей организации</w:t>
             </w:r>
@@ -24619,69 +20898,51 @@
               </w:rPr>
               <w:t>3 рабочих дня с момента получения заявки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>посредством АИС «</w:t>
-[...17 lines deleted...]
-              <w:t>»</w:t>
+              <w:t>посредством АИС «Расчет-ЖКУ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
           </w:tcPr>
@@ -25077,69 +21338,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15555" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Взаимодействие участников посредством АИС «</w:t>
-[...17 lines deleted...]
-              <w:t>» после подключения начисляющей организации</w:t>
+              <w:t>Взаимодействие участников посредством АИС «Расчет-ЖКУ» после подключения начисляющей организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
@@ -25406,69 +21649,51 @@
               </w:rPr>
               <w:t xml:space="preserve">агентов, </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>платежн</w:t>
             </w:r>
             <w:r w:rsidR="00F56CCC" w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ого</w:t>
             </w:r>
             <w:r w:rsidR="004B0091" w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> ЕРИП</w:t>
+              <w:t xml:space="preserve"> агрегатора ЕРИП</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F56CCC" w:rsidRPr="000D6F16" w:rsidRDefault="00F56CCC" w:rsidP="00F56CCC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -25507,103 +21732,67 @@
               </w:rPr>
               <w:t>начисляющая организация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004B0091" w:rsidRPr="000D6F16" w:rsidRDefault="004B0091" w:rsidP="00B11D5E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">владелец получает информацию о платежах от расчетных агентов, платежного </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">владелец получает информацию о платежах от расчетных агентов, платежного агрегатора ЕРИП (по которым последние готовы рассчитаться) не позднее 13.45 банковского дня </w:t>
+            </w:r>
+            <w:r w:rsidR="00B11D5E" w:rsidRPr="000D6F16">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>владельца</w:t>
+            </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>агрегатора</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> ЕРИП в информацию </w:t>
+              <w:t xml:space="preserve"> (далее – банковский день), следующего за днем приема платежей. Владелец осуществляет входной контроль данной информации. Платежи, не прошедшие входной контроль, а также поступившие после 13.45 включаются расчетными агентами, платежным агрегатором ЕРИП в информацию </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>следующего дня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -25627,67 +21816,57 @@
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">в соответствии с Протоколом обмена данными между Производителем услуг и АИС «Расчет» в режиме </w:t>
             </w:r>
             <w:r w:rsidR="00141A01" w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>off-line</w:t>
-[...8 lines deleted...]
-              <w:t>, размещенным на сайте</w:t>
+              <w:t>off-line, размещенным на сайте</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
@@ -26165,69 +22344,51 @@
               </w:rPr>
               <w:t>ения денежных средств на счет владельца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00290CA4" w:rsidRPr="000D6F16" w:rsidRDefault="00290CA4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>сообщение в формате сообщения *.420 посредством АИС «</w:t>
-[...17 lines deleted...]
-              <w:t>»</w:t>
+              <w:t>сообщение в формате сообщения *.420 посредством АИС «Расчет-ЖКУ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00290CA4" w:rsidRPr="000D6F16" w:rsidRDefault="00290CA4" w:rsidP="00422129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Электронные ведомости распределенных платежей передаются с ЭЦП начисляющей организации, включают платежи, в соответствии с п.12</w:t>
             </w:r>
@@ -26336,69 +22497,51 @@
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">начисляющая организация, предприятие, местный исполнительный </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">и </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> орган</w:t>
+              <w:t>и распорядитель-ный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="005156D7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> в </w:t>
@@ -27879,69 +24022,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15555" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w:rsidR="00AA2479" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="006C0E82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Взаимодействие участников посредством АИС «</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">» при </w:t>
+              <w:t xml:space="preserve">Взаимодействие участников посредством АИС «Расчет-ЖКУ» при </w:t>
             </w:r>
             <w:r w:rsidR="006D1294" w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">прекращении </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">договора присоединения предприятием (порядок </w:t>
             </w:r>
             <w:r w:rsidR="006D1294" w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">прекращения </w:t>
             </w:r>
@@ -28072,123 +24197,87 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>в сроки, определенные договорами между начисляющей организацией и предприятием (-</w:t>
-[...17 lines deleted...]
-              <w:t>) (заказчиком в сфере ЖКХ и (или) исполнителем и (или)  получателем)</w:t>
+              <w:t>в сроки, определенные договорами между начисляющей организацией и предприятием (-ями) (заказчиком в сфере ЖКХ и (или) исполнителем и (или)  получателем)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>в соответствии с договорными отношениями между начисляющей организацией и предприятием (-</w:t>
-[...17 lines deleted...]
-              <w:t>) (заказчиком в сфере ЖКХ и (или)  исполнителем и (или)  получателем)</w:t>
+              <w:t>в соответствии с договорными отношениями между начисляющей организацией и предприятием (-ями) (заказчиком в сфере ЖКХ и (или)  исполнителем и (или)  получателем)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
@@ -28278,69 +24367,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>По мере поступления платежей, содержащих начисления по услугам предприятия (заказчика в сфере ЖКХ и (или) исполнителя), уведомившего о расторжении договора, с учетом договорных отношений между начисляющей организацией и предприятием (-</w:t>
-[...17 lines deleted...]
-              <w:t>) (заказчиком в сфере ЖКХ и (или)  исполнителем и (или)  получателем)</w:t>
+              <w:t>По мере поступления платежей, содержащих начисления по услугам предприятия (заказчика в сфере ЖКХ и (или) исполнителя), уведомившего о расторжении договора, с учетом договорных отношений между начисляющей организацией и предприятием (-ями) (заказчиком в сфере ЖКХ и (или)  исполнителем и (или)  получателем)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F75393" w:rsidRPr="000D6F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
@@ -28399,69 +24470,51 @@
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">по исполнении обязательств в рамках договоров между </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>начисляющей организацией и предприятием (-</w:t>
-[...17 lines deleted...]
-              <w:t>) (заказчиком в сфере ЖКХ и (или) исполнителем и (или)  получателем)</w:t>
+              <w:t>начисляющей организацией и предприятием (-ями) (заказчиком в сфере ЖКХ и (или) исполнителем и (или)  получателем)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
@@ -28505,69 +24558,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="15555"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidTr="00141A01">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15555" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00AA2479" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="006C0E82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Взаимодействие участников посредством АИС «</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">» при </w:t>
+              <w:t xml:space="preserve">Взаимодействие участников посредством АИС «Расчет-ЖКУ» при </w:t>
             </w:r>
             <w:r w:rsidR="00147D02" w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">прекращении </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">договора присоединения начисляющей организацией (порядок </w:t>
             </w:r>
             <w:r w:rsidR="006D1294" w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">прекращения </w:t>
             </w:r>
@@ -29745,87 +25780,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="16"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Отключение доступа к АИС «</w:t>
-[...35 lines deleted...]
-              <w:t>» пользователей начисляющей организации и IP подсети, выделенной телекоммуникационным оператором)</w:t>
+              <w:t>Отключение доступа к АИС «Расчет-ЖКУ» (блокирование данных авторизации для входа в АИС «Расчет-ЖКУ» пользователей начисляющей организации и IP подсети, выделенной телекоммуникационным оператором)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>владелец</w:t>
             </w:r>
@@ -30563,93 +26562,59 @@
         </w:rPr>
         <w:t>Размещение договора присоединения и Правил на сайте является действием владельца по ознакомлению претендентов с утвержденными условиями договоров присоединения и Правилами, определяющими</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="sans-serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="sans-serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">условия оказания владельцем </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>услуг посредством АИС «</w:t>
-[...15 lines deleted...]
-        <w:t>» во взаимодействии с АИС «Расчет» по расчетному обслуживанию, в том числе в части предоставления безналичных жилищных субсидий</w:t>
+        <w:t>услуг посредством АИС «Расчет-ЖКУ» во взаимодействии с АИС «Расчет» по расчетному обслуживанию, в том числе в части предоставления безналичных жилищных субсидий</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="sans-serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, и информирования претендентов на участие в АИС «</w:t>
-[...17 lines deleted...]
-        <w:t>» о том, что услуги оказываются владельцем исключительно на основании договора присоединения и никак иначе.</w:t>
+        <w:t>, и информирования претендентов на участие в АИС «Расчет-ЖКУ» о том, что услуги оказываются владельцем исключительно на основании договора присоединения и никак иначе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:caps/>
           <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0067204E" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
@@ -32253,69 +28218,51 @@
       </w:r>
       <w:r w:rsidR="00917F3B" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> в письме о расторжении, в том числе </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>указывается срок, в течение которого ею будут выполнены обязательства в рамках договоров оказания услуг с предприятием (-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">), </w:t>
+        <w:t xml:space="preserve">указывается срок, в течение которого ею будут выполнены обязательства в рамках договоров оказания услуг с предприятием (-ями), </w:t>
       </w:r>
       <w:r w:rsidR="00917F3B" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">дата </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">отключения приема платежей посредством </w:t>
       </w:r>
       <w:r w:rsidR="00DC6E6F" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ПС ЕРИП</w:t>
       </w:r>
@@ -32463,69 +28410,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>подписывает соглашение о расторжении договора присоединения в течение 3 (трех) рабочих дней после его получения и предоставляет подписанный экземпляр владельцу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>3.1.3. Взаимодействие участников посредством АИС «</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">» при расторжении договора присоединения начисляющей организацией </w:t>
+        <w:t xml:space="preserve">3.1.3. Взаимодействие участников посредством АИС «Расчет-ЖКУ» при расторжении договора присоединения начисляющей организацией </w:t>
       </w:r>
       <w:r w:rsidR="003E0167" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">или предприятием </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>осуществляется в соответствии с Регламентом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="560"/>
         <w:jc w:val="both"/>
@@ -32679,69 +28608,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E5911" w:rsidRPr="000D6F16" w:rsidRDefault="006203CA" w:rsidP="00010F3D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>При расторжении договора присоединения обязательства участников АИС «</w:t>
-[...17 lines deleted...]
-        <w:t>», возникшие до расторжения договора присоединения, подлежат исполнению в полном объеме и в соответствии с условиями договора присоединения и настоящих Правил.</w:t>
+        <w:t>При расторжении договора присоединения обязательства участников АИС «Расчет-ЖКУ», возникшие до расторжения договора присоединения, подлежат исполнению в полном объеме и в соответствии с условиями договора присоединения и настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E5911" w:rsidRPr="000D6F16" w:rsidRDefault="001E5911" w:rsidP="00010F3D">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle14"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E5911" w:rsidRPr="000D6F16" w:rsidRDefault="00B86996" w:rsidP="00010F3D">
       <w:pPr>
         <w:numPr>
@@ -33090,165 +29001,113 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">невыполнении действий по осуществлению начисления платы </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>за жилищн</w:t>
       </w:r>
       <w:r w:rsidR="00AE76E4" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>о-коммунальные и другие услуги</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, платы за услуги </w:t>
-[...15 lines deleted...]
-        <w:t>- и энергоснабжения (в отношении организаций Минэнерго) на протяжении 6</w:t>
+        <w:t>, платы за услуги газо- и энергоснабжения (в отношении организаций Минэнерго) на протяжении 6</w:t>
       </w:r>
       <w:r w:rsidR="000E489D" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(шести) месяцев подряд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E5911" w:rsidRPr="000D6F16" w:rsidRDefault="006203CA" w:rsidP="00010F3D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>При одностороннем отказе от договора (исполнения договора) присоединения обязательства участников АИС «</w:t>
-[...17 lines deleted...]
-        <w:t>», возникшие до одностороннего отказа от договора (исполнения договора) присоединения, подлежат исполнению в полном объеме и в соответствии с условиями договора присоединения и настоящих Правил.</w:t>
+        <w:t>При одностороннем отказе от договора (исполнения договора) присоединения обязательства участников АИС «Расчет-ЖКУ», возникшие до одностороннего отказа от договора (исполнения договора) присоединения, подлежат исполнению в полном объеме и в соответствии с условиями договора присоединения и настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E5911" w:rsidRPr="000D6F16" w:rsidRDefault="00EE6DF5" w:rsidP="00010F3D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Взаимодействие участников посредством АИС «</w:t>
-[...17 lines deleted...]
-        <w:t>» при одностороннем отказе от договора присоединения осуществляется в соответствии с Регламентом.</w:t>
+        <w:t>Взаимодействие участников посредством АИС «Расчет-ЖКУ» при одностороннем отказе от договора присоединения осуществляется в соответствии с Регламентом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E5911" w:rsidRPr="000D6F16" w:rsidRDefault="00EE6DF5" w:rsidP="00010F3D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Сторона договора в случае инициирования одностороннего отказа обязана выполнить все обязательства по договору, включая финансовые.</w:t>
@@ -33447,71 +29306,51 @@
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>в сфере ЖКХ</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> с владельцем договора присоединения участника </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>АИС «</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">АИС «Расчет-ЖКУ» </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">в роли предприятия при необходимости в рамках своих договоров оказания услуг, определяет схему распределения и перечисления денежных средств, а также предоставляет владельцу заявку с указанием реквизитов, за исключением случаев обслуживания общего имущества совместного домовладения собственными силами предыдущего заказчика </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>в сфере ЖКХ</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
@@ -34098,71 +29937,51 @@
         <w:t>заключается между сторонами (</w:t>
       </w:r>
       <w:r w:rsidR="00986474" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">далее – </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Участники): ОАО</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Andale Sans UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «НКФО «ЕРИП», именуемое в дальнейшем Владелец, в лице ________________________________________________, действующего на основании ________________________________________________________________, с одной стороны, ________________________________________, именуемый (</w:t>
-[...19 lines deleted...]
-        <w:t>) в дальнейшем Начисляющая организация, в лице ______________________________________________________________, действующего на основании _______________________________________, с другой стороны</w:t>
+        <w:t xml:space="preserve"> «НКФО «ЕРИП», именуемое в дальнейшем Владелец, в лице ________________________________________________, действующего на основании ________________________________________________________________, с одной стороны, ________________________________________, именуемый (ое) в дальнейшем Начисляющая организация, в лице ______________________________________________________________, действующего на основании _______________________________________, с другой стороны</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Andale Sans UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
@@ -35244,66 +31063,51 @@
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Andale Sans UI"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Andale Sans UI"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">220007, г. Минск, ул. Толстого, 6, 3 этаж, </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Andale Sans UI"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">. 303 </w:t>
+              <w:t xml:space="preserve">каб. 303 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B86996" w:rsidRPr="000D6F16" w:rsidRDefault="00B86996" w:rsidP="00B86996">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Andale Sans UI"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Andale Sans UI"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">к/с </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Andale Sans UI"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>BY</w:t>
@@ -36391,71 +32195,51 @@
         <w:t>заключается между сторонами (</w:t>
       </w:r>
       <w:r w:rsidR="00986474" w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">далее – </w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Участники): ОАО</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:rFonts w:eastAsia="Andale Sans UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «НКФО «ЕРИП», именуемое в дальнейшем Владелец, в лице ________________________________________________, действующего на основании ______________________________________________________________, с одной стороны, ________________________________________, именуемый (</w:t>
-[...19 lines deleted...]
-        <w:t>) в дальнейшем Предприятие, в лице ______________________________________________________________, действующего на основании _______________________________________, с другой стороны</w:t>
+        <w:t xml:space="preserve"> «НКФО «ЕРИП», именуемое в дальнейшем Владелец, в лице ________________________________________________, действующего на основании ______________________________________________________________, с одной стороны, ________________________________________, именуемый (ое) в дальнейшем Предприятие, в лице ______________________________________________________________, действующего на основании _______________________________________, с другой стороны</w:t>
       </w:r>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393" w:rsidP="00CA003B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Andale Sans UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D6F16">
         <w:rPr>
@@ -37645,66 +33429,51 @@
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F75393" w:rsidRPr="000D6F16" w:rsidRDefault="00F75393">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Andale Sans UI"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Andale Sans UI"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">220007, г. Минск, ул. Толстого, 6, 3 этаж, </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Andale Sans UI"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">. 303 </w:t>
+              <w:t xml:space="preserve">каб. 303 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B86996" w:rsidRPr="000D6F16" w:rsidRDefault="00B86996" w:rsidP="00B86996">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Andale Sans UI"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Andale Sans UI"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">к/с </w:t>
             </w:r>
             <w:r w:rsidRPr="000D6F16">
               <w:rPr>
                 <w:rFonts w:eastAsia="Andale Sans UI"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ru-RU"/>
               </w:rPr>
               <w:t>BY</w:t>
@@ -38465,61 +34234,61 @@
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe Print"/>
           <w:color w:val="00000A"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F75393" w:rsidSect="00F4700A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="566" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D9164D" w:rsidRDefault="00D9164D">
+    <w:p w:rsidR="00DA52A6" w:rsidRDefault="00DA52A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D9164D" w:rsidRDefault="00D9164D">
+    <w:p w:rsidR="00DA52A6" w:rsidRDefault="00DA52A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
@@ -38561,111 +34330,111 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Informal Roman">
     <w:panose1 w:val="030604020304060B0204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="serif">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
-    <w:altName w:val="Microsoft YaHei"/>
+    <w:altName w:val="SimSun"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D9164D" w:rsidRDefault="00D9164D">
+    <w:p w:rsidR="00DA52A6" w:rsidRDefault="00DA52A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D9164D" w:rsidRDefault="00D9164D">
+    <w:p w:rsidR="00DA52A6" w:rsidRDefault="00DA52A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00893360" w:rsidRDefault="00893360">
+  <w:p w:rsidR="00406D4C" w:rsidRDefault="00015BBB">
     <w:pPr>
       <w:pStyle w:val="ab"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:fldSimple w:instr=" PAGE ">
-      <w:r w:rsidR="004E1A50">
+      <w:r w:rsidR="00A62F05">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="B19D1779"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B19D1779"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="B7C5C9BE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B7C5C9BE"/>
     <w:lvl w:ilvl="0">
@@ -40374,89 +36143,90 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w15:person w15:author="Семенюк Татьяна Ивановна">
     <w15:presenceInfo w15:providerId="None" w15:userId="Семенюк Татьяна Ивановна"/>
   </w15:person>
   <w15:person w15:author="l.shostak">
     <w15:presenceInfo w15:providerId="None" w15:userId="l.shostak"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="357"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E0AD8"/>
     <w:rsid w:val="000001C9"/>
     <w:rsid w:val="00000C0C"/>
     <w:rsid w:val="00002D77"/>
     <w:rsid w:val="00002FC2"/>
     <w:rsid w:val="00003D85"/>
     <w:rsid w:val="00003F28"/>
     <w:rsid w:val="00004774"/>
     <w:rsid w:val="00004952"/>
     <w:rsid w:val="0000565A"/>
     <w:rsid w:val="00005B55"/>
     <w:rsid w:val="0000643E"/>
     <w:rsid w:val="00006E82"/>
     <w:rsid w:val="00010AF4"/>
     <w:rsid w:val="00010F3D"/>
     <w:rsid w:val="0001130E"/>
     <w:rsid w:val="000149D2"/>
     <w:rsid w:val="00014B88"/>
     <w:rsid w:val="00015A11"/>
     <w:rsid w:val="00015AD5"/>
+    <w:rsid w:val="00015BBB"/>
     <w:rsid w:val="00016203"/>
     <w:rsid w:val="000175F6"/>
     <w:rsid w:val="00023466"/>
     <w:rsid w:val="00024409"/>
     <w:rsid w:val="00024C2E"/>
     <w:rsid w:val="00030104"/>
     <w:rsid w:val="00030424"/>
     <w:rsid w:val="00032093"/>
     <w:rsid w:val="00035CAE"/>
     <w:rsid w:val="00036488"/>
     <w:rsid w:val="00036966"/>
     <w:rsid w:val="0003749B"/>
     <w:rsid w:val="00037584"/>
     <w:rsid w:val="00041C37"/>
     <w:rsid w:val="00042896"/>
     <w:rsid w:val="00043262"/>
     <w:rsid w:val="00044599"/>
     <w:rsid w:val="000446FE"/>
     <w:rsid w:val="0004556A"/>
     <w:rsid w:val="00045D01"/>
     <w:rsid w:val="000461C4"/>
     <w:rsid w:val="00050049"/>
     <w:rsid w:val="000506C1"/>
     <w:rsid w:val="00051395"/>
     <w:rsid w:val="000521AA"/>
@@ -40628,50 +36398,51 @@
     <w:rsid w:val="001E2C16"/>
     <w:rsid w:val="001E3168"/>
     <w:rsid w:val="001E3CA5"/>
     <w:rsid w:val="001E40DD"/>
     <w:rsid w:val="001E57D8"/>
     <w:rsid w:val="001E5911"/>
     <w:rsid w:val="001E5C12"/>
     <w:rsid w:val="001E7680"/>
     <w:rsid w:val="001E7BA5"/>
     <w:rsid w:val="001F205A"/>
     <w:rsid w:val="001F5E1E"/>
     <w:rsid w:val="001F6E00"/>
     <w:rsid w:val="00203767"/>
     <w:rsid w:val="00203F5E"/>
     <w:rsid w:val="0020575C"/>
     <w:rsid w:val="00214587"/>
     <w:rsid w:val="0021607D"/>
     <w:rsid w:val="002170D9"/>
     <w:rsid w:val="0021722F"/>
     <w:rsid w:val="00223EAE"/>
     <w:rsid w:val="002249D1"/>
     <w:rsid w:val="00225F40"/>
     <w:rsid w:val="002269F6"/>
     <w:rsid w:val="00226CBB"/>
     <w:rsid w:val="00233CCA"/>
+    <w:rsid w:val="00236E37"/>
     <w:rsid w:val="00237D50"/>
     <w:rsid w:val="00240020"/>
     <w:rsid w:val="00241821"/>
     <w:rsid w:val="00242464"/>
     <w:rsid w:val="00244D12"/>
     <w:rsid w:val="002453F2"/>
     <w:rsid w:val="002503B6"/>
     <w:rsid w:val="00250B40"/>
     <w:rsid w:val="00251070"/>
     <w:rsid w:val="00252794"/>
     <w:rsid w:val="00253D86"/>
     <w:rsid w:val="002547EA"/>
     <w:rsid w:val="00254F21"/>
     <w:rsid w:val="00256AE8"/>
     <w:rsid w:val="00257E71"/>
     <w:rsid w:val="0026151F"/>
     <w:rsid w:val="00261A0D"/>
     <w:rsid w:val="002620E1"/>
     <w:rsid w:val="00262CF1"/>
     <w:rsid w:val="00262E4C"/>
     <w:rsid w:val="002666FE"/>
     <w:rsid w:val="00266C19"/>
     <w:rsid w:val="00267273"/>
     <w:rsid w:val="0027055F"/>
     <w:rsid w:val="00270B51"/>
@@ -40739,50 +36510,51 @@
     <w:rsid w:val="00315092"/>
     <w:rsid w:val="00317614"/>
     <w:rsid w:val="003200C3"/>
     <w:rsid w:val="003200C9"/>
     <w:rsid w:val="00320186"/>
     <w:rsid w:val="003213B9"/>
     <w:rsid w:val="0032169A"/>
     <w:rsid w:val="003316EC"/>
     <w:rsid w:val="00331E4E"/>
     <w:rsid w:val="00332F5A"/>
     <w:rsid w:val="003338BB"/>
     <w:rsid w:val="00334256"/>
     <w:rsid w:val="00334A72"/>
     <w:rsid w:val="003369C7"/>
     <w:rsid w:val="00336CA1"/>
     <w:rsid w:val="00340575"/>
     <w:rsid w:val="00341449"/>
     <w:rsid w:val="003429E6"/>
     <w:rsid w:val="003436F3"/>
     <w:rsid w:val="00343D54"/>
     <w:rsid w:val="003442BA"/>
     <w:rsid w:val="00344651"/>
     <w:rsid w:val="003446B6"/>
     <w:rsid w:val="0034576A"/>
     <w:rsid w:val="00346698"/>
+    <w:rsid w:val="003471DC"/>
     <w:rsid w:val="0035266A"/>
     <w:rsid w:val="003534BB"/>
     <w:rsid w:val="00353E4B"/>
     <w:rsid w:val="003579BC"/>
     <w:rsid w:val="00361020"/>
     <w:rsid w:val="003612DC"/>
     <w:rsid w:val="00364CD9"/>
     <w:rsid w:val="00367A64"/>
     <w:rsid w:val="00370F5E"/>
     <w:rsid w:val="00371331"/>
     <w:rsid w:val="00371491"/>
     <w:rsid w:val="00372587"/>
     <w:rsid w:val="0037291A"/>
     <w:rsid w:val="00373042"/>
     <w:rsid w:val="00374829"/>
     <w:rsid w:val="003754D8"/>
     <w:rsid w:val="003764CD"/>
     <w:rsid w:val="00380C21"/>
     <w:rsid w:val="00381D3A"/>
     <w:rsid w:val="00382D10"/>
     <w:rsid w:val="00383D49"/>
     <w:rsid w:val="003851D4"/>
     <w:rsid w:val="00385741"/>
     <w:rsid w:val="00385C8F"/>
     <w:rsid w:val="00386A81"/>
@@ -40809,55 +36581,57 @@
     <w:rsid w:val="003C6C1D"/>
     <w:rsid w:val="003D08B4"/>
     <w:rsid w:val="003D0C76"/>
     <w:rsid w:val="003D18FE"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D4AD5"/>
     <w:rsid w:val="003D4E6A"/>
     <w:rsid w:val="003D5D3B"/>
     <w:rsid w:val="003D6151"/>
     <w:rsid w:val="003D707A"/>
     <w:rsid w:val="003E0167"/>
     <w:rsid w:val="003E021A"/>
     <w:rsid w:val="003E0AD8"/>
     <w:rsid w:val="003E1668"/>
     <w:rsid w:val="003E16B7"/>
     <w:rsid w:val="003E2A11"/>
     <w:rsid w:val="003E38AF"/>
     <w:rsid w:val="003E4F53"/>
     <w:rsid w:val="003E5BB0"/>
     <w:rsid w:val="003E6124"/>
     <w:rsid w:val="003F3316"/>
     <w:rsid w:val="003F7389"/>
     <w:rsid w:val="003F7DF3"/>
     <w:rsid w:val="003F7E0E"/>
     <w:rsid w:val="0040039C"/>
+    <w:rsid w:val="00400792"/>
     <w:rsid w:val="0040291F"/>
     <w:rsid w:val="004034F7"/>
     <w:rsid w:val="004039EE"/>
     <w:rsid w:val="00404999"/>
     <w:rsid w:val="004056EF"/>
+    <w:rsid w:val="00406D4C"/>
     <w:rsid w:val="00407BD1"/>
     <w:rsid w:val="004106EF"/>
     <w:rsid w:val="004109CC"/>
     <w:rsid w:val="004128A9"/>
     <w:rsid w:val="00412A48"/>
     <w:rsid w:val="004136E2"/>
     <w:rsid w:val="00413B3A"/>
     <w:rsid w:val="00414977"/>
     <w:rsid w:val="00417156"/>
     <w:rsid w:val="00417692"/>
     <w:rsid w:val="00417C00"/>
     <w:rsid w:val="00421BF4"/>
     <w:rsid w:val="00422129"/>
     <w:rsid w:val="00422ED5"/>
     <w:rsid w:val="0042407D"/>
     <w:rsid w:val="00425AA7"/>
     <w:rsid w:val="00432EB5"/>
     <w:rsid w:val="00433D33"/>
     <w:rsid w:val="00434002"/>
     <w:rsid w:val="004348F5"/>
     <w:rsid w:val="00434AB3"/>
     <w:rsid w:val="00437D19"/>
     <w:rsid w:val="004412F3"/>
     <w:rsid w:val="00442A7F"/>
     <w:rsid w:val="004451C7"/>
@@ -41233,100 +37007,102 @@
     <w:rsid w:val="00806E3B"/>
     <w:rsid w:val="00807F04"/>
     <w:rsid w:val="00810D52"/>
     <w:rsid w:val="008114E5"/>
     <w:rsid w:val="00812404"/>
     <w:rsid w:val="0081451D"/>
     <w:rsid w:val="00817547"/>
     <w:rsid w:val="00821FD9"/>
     <w:rsid w:val="00823418"/>
     <w:rsid w:val="00823EA2"/>
     <w:rsid w:val="00824D8B"/>
     <w:rsid w:val="0082745E"/>
     <w:rsid w:val="00831C76"/>
     <w:rsid w:val="0083292B"/>
     <w:rsid w:val="00833C95"/>
     <w:rsid w:val="00840588"/>
     <w:rsid w:val="00842FA6"/>
     <w:rsid w:val="0084419A"/>
     <w:rsid w:val="00845551"/>
     <w:rsid w:val="0084750E"/>
     <w:rsid w:val="00854381"/>
     <w:rsid w:val="00855B41"/>
     <w:rsid w:val="0085643A"/>
     <w:rsid w:val="008615E4"/>
     <w:rsid w:val="00861891"/>
+    <w:rsid w:val="00861D9F"/>
     <w:rsid w:val="008626A6"/>
     <w:rsid w:val="008635F8"/>
     <w:rsid w:val="00871556"/>
     <w:rsid w:val="008719ED"/>
     <w:rsid w:val="00871C10"/>
     <w:rsid w:val="00871F09"/>
     <w:rsid w:val="00877484"/>
     <w:rsid w:val="00877972"/>
     <w:rsid w:val="008817B5"/>
     <w:rsid w:val="00884358"/>
     <w:rsid w:val="008850DC"/>
     <w:rsid w:val="0088551E"/>
     <w:rsid w:val="00887B20"/>
     <w:rsid w:val="00893360"/>
     <w:rsid w:val="0089360A"/>
     <w:rsid w:val="00893E26"/>
     <w:rsid w:val="00894935"/>
     <w:rsid w:val="00897323"/>
     <w:rsid w:val="00897EA2"/>
     <w:rsid w:val="00897F29"/>
     <w:rsid w:val="008A07D0"/>
     <w:rsid w:val="008A1849"/>
     <w:rsid w:val="008A3F17"/>
     <w:rsid w:val="008A59A1"/>
     <w:rsid w:val="008A5CE9"/>
     <w:rsid w:val="008A7670"/>
     <w:rsid w:val="008B0992"/>
     <w:rsid w:val="008B1610"/>
     <w:rsid w:val="008B3209"/>
     <w:rsid w:val="008B5DCC"/>
     <w:rsid w:val="008B764D"/>
     <w:rsid w:val="008C0152"/>
     <w:rsid w:val="008C0A6E"/>
     <w:rsid w:val="008C160B"/>
     <w:rsid w:val="008C195D"/>
     <w:rsid w:val="008C4675"/>
     <w:rsid w:val="008C5B37"/>
     <w:rsid w:val="008C713A"/>
     <w:rsid w:val="008C7FB7"/>
     <w:rsid w:val="008D07B4"/>
     <w:rsid w:val="008D1048"/>
     <w:rsid w:val="008D1EA9"/>
     <w:rsid w:val="008D1FAD"/>
     <w:rsid w:val="008D25E1"/>
     <w:rsid w:val="008D4843"/>
     <w:rsid w:val="008D5E00"/>
     <w:rsid w:val="008D6E53"/>
     <w:rsid w:val="008D6E74"/>
     <w:rsid w:val="008E374C"/>
     <w:rsid w:val="008E4890"/>
+    <w:rsid w:val="008E7AD7"/>
     <w:rsid w:val="008E7D7A"/>
     <w:rsid w:val="008F156F"/>
     <w:rsid w:val="008F22FD"/>
     <w:rsid w:val="008F27F3"/>
     <w:rsid w:val="008F2D16"/>
     <w:rsid w:val="008F314A"/>
     <w:rsid w:val="008F31D3"/>
     <w:rsid w:val="008F35E1"/>
     <w:rsid w:val="008F38EE"/>
     <w:rsid w:val="008F4790"/>
     <w:rsid w:val="008F52DE"/>
     <w:rsid w:val="008F5E57"/>
     <w:rsid w:val="008F6C6C"/>
     <w:rsid w:val="009003DD"/>
     <w:rsid w:val="009022E2"/>
     <w:rsid w:val="00903F42"/>
     <w:rsid w:val="009063ED"/>
     <w:rsid w:val="00906E0A"/>
     <w:rsid w:val="009119D5"/>
     <w:rsid w:val="00912974"/>
     <w:rsid w:val="00912C5A"/>
     <w:rsid w:val="00913296"/>
     <w:rsid w:val="009135DE"/>
     <w:rsid w:val="009152A5"/>
     <w:rsid w:val="00915393"/>
@@ -41381,96 +37157,98 @@
     <w:rsid w:val="009945D5"/>
     <w:rsid w:val="00994627"/>
     <w:rsid w:val="0099476D"/>
     <w:rsid w:val="0099508F"/>
     <w:rsid w:val="009956D7"/>
     <w:rsid w:val="009A1879"/>
     <w:rsid w:val="009A2127"/>
     <w:rsid w:val="009A37C2"/>
     <w:rsid w:val="009A44CB"/>
     <w:rsid w:val="009A5CDF"/>
     <w:rsid w:val="009B0A34"/>
     <w:rsid w:val="009B34C1"/>
     <w:rsid w:val="009B4C69"/>
     <w:rsid w:val="009B5371"/>
     <w:rsid w:val="009B7957"/>
     <w:rsid w:val="009C1330"/>
     <w:rsid w:val="009C4483"/>
     <w:rsid w:val="009C47EC"/>
     <w:rsid w:val="009C5027"/>
     <w:rsid w:val="009D1B73"/>
     <w:rsid w:val="009D2277"/>
     <w:rsid w:val="009D4EFF"/>
     <w:rsid w:val="009D5CE1"/>
     <w:rsid w:val="009D5E5D"/>
     <w:rsid w:val="009D75E2"/>
+    <w:rsid w:val="009E13C8"/>
     <w:rsid w:val="009E2767"/>
     <w:rsid w:val="009E472C"/>
     <w:rsid w:val="009E4802"/>
     <w:rsid w:val="009E5E42"/>
     <w:rsid w:val="009E7A30"/>
     <w:rsid w:val="009E7DE5"/>
     <w:rsid w:val="009F045D"/>
     <w:rsid w:val="009F1731"/>
     <w:rsid w:val="009F3BAB"/>
     <w:rsid w:val="009F5D8F"/>
     <w:rsid w:val="009F6E97"/>
     <w:rsid w:val="00A0074E"/>
     <w:rsid w:val="00A00D27"/>
     <w:rsid w:val="00A013EB"/>
     <w:rsid w:val="00A02121"/>
     <w:rsid w:val="00A05C42"/>
     <w:rsid w:val="00A0607E"/>
     <w:rsid w:val="00A06313"/>
     <w:rsid w:val="00A11196"/>
     <w:rsid w:val="00A11DDE"/>
     <w:rsid w:val="00A14511"/>
     <w:rsid w:val="00A14A6B"/>
     <w:rsid w:val="00A1744C"/>
     <w:rsid w:val="00A240D7"/>
     <w:rsid w:val="00A24CAE"/>
     <w:rsid w:val="00A31AEB"/>
     <w:rsid w:val="00A31BC6"/>
     <w:rsid w:val="00A32A2A"/>
     <w:rsid w:val="00A341B9"/>
     <w:rsid w:val="00A365C1"/>
     <w:rsid w:val="00A36976"/>
     <w:rsid w:val="00A36D34"/>
     <w:rsid w:val="00A375B9"/>
     <w:rsid w:val="00A406B8"/>
     <w:rsid w:val="00A4235B"/>
     <w:rsid w:val="00A426A6"/>
     <w:rsid w:val="00A42B32"/>
     <w:rsid w:val="00A444F2"/>
     <w:rsid w:val="00A5051B"/>
     <w:rsid w:val="00A5234D"/>
     <w:rsid w:val="00A52BC6"/>
     <w:rsid w:val="00A54A8C"/>
     <w:rsid w:val="00A5526D"/>
     <w:rsid w:val="00A57559"/>
     <w:rsid w:val="00A60C13"/>
     <w:rsid w:val="00A615FA"/>
+    <w:rsid w:val="00A62F05"/>
     <w:rsid w:val="00A641B2"/>
     <w:rsid w:val="00A64B77"/>
     <w:rsid w:val="00A65F27"/>
     <w:rsid w:val="00A67362"/>
     <w:rsid w:val="00A70722"/>
     <w:rsid w:val="00A714B1"/>
     <w:rsid w:val="00A74EC4"/>
     <w:rsid w:val="00A7713D"/>
     <w:rsid w:val="00A77D31"/>
     <w:rsid w:val="00A8222E"/>
     <w:rsid w:val="00A830A4"/>
     <w:rsid w:val="00A86219"/>
     <w:rsid w:val="00A90FEA"/>
     <w:rsid w:val="00A92DD8"/>
     <w:rsid w:val="00A93628"/>
     <w:rsid w:val="00A95A31"/>
     <w:rsid w:val="00A960EE"/>
     <w:rsid w:val="00A9662B"/>
     <w:rsid w:val="00A976A8"/>
     <w:rsid w:val="00AA185B"/>
     <w:rsid w:val="00AA2479"/>
     <w:rsid w:val="00AA353C"/>
     <w:rsid w:val="00AA5343"/>
     <w:rsid w:val="00AA7627"/>
     <w:rsid w:val="00AA794C"/>
@@ -41632,50 +37410,51 @@
     <w:rsid w:val="00C5162D"/>
     <w:rsid w:val="00C534A4"/>
     <w:rsid w:val="00C53814"/>
     <w:rsid w:val="00C538AC"/>
     <w:rsid w:val="00C53B2D"/>
     <w:rsid w:val="00C55FE9"/>
     <w:rsid w:val="00C5655B"/>
     <w:rsid w:val="00C56970"/>
     <w:rsid w:val="00C56A0C"/>
     <w:rsid w:val="00C5790B"/>
     <w:rsid w:val="00C64336"/>
     <w:rsid w:val="00C6559B"/>
     <w:rsid w:val="00C6703C"/>
     <w:rsid w:val="00C67B27"/>
     <w:rsid w:val="00C707A7"/>
     <w:rsid w:val="00C708ED"/>
     <w:rsid w:val="00C710EB"/>
     <w:rsid w:val="00C7351D"/>
     <w:rsid w:val="00C73D19"/>
     <w:rsid w:val="00C74152"/>
     <w:rsid w:val="00C74201"/>
     <w:rsid w:val="00C74578"/>
     <w:rsid w:val="00C76EED"/>
     <w:rsid w:val="00C77A1C"/>
     <w:rsid w:val="00C8346B"/>
+    <w:rsid w:val="00C85419"/>
     <w:rsid w:val="00C856F3"/>
     <w:rsid w:val="00C85817"/>
     <w:rsid w:val="00C85E83"/>
     <w:rsid w:val="00CA003B"/>
     <w:rsid w:val="00CA0B51"/>
     <w:rsid w:val="00CA34E1"/>
     <w:rsid w:val="00CA3FD9"/>
     <w:rsid w:val="00CA4B08"/>
     <w:rsid w:val="00CA517A"/>
     <w:rsid w:val="00CA5848"/>
     <w:rsid w:val="00CA5927"/>
     <w:rsid w:val="00CA5F38"/>
     <w:rsid w:val="00CA6CDC"/>
     <w:rsid w:val="00CB08D5"/>
     <w:rsid w:val="00CB2E0B"/>
     <w:rsid w:val="00CB3484"/>
     <w:rsid w:val="00CB4F43"/>
     <w:rsid w:val="00CB66B8"/>
     <w:rsid w:val="00CB69EB"/>
     <w:rsid w:val="00CB6CE1"/>
     <w:rsid w:val="00CC2C32"/>
     <w:rsid w:val="00CC2C91"/>
     <w:rsid w:val="00CC6CBF"/>
     <w:rsid w:val="00CC7E8A"/>
     <w:rsid w:val="00CD1480"/>
@@ -41700,91 +37479,93 @@
     <w:rsid w:val="00D0418C"/>
     <w:rsid w:val="00D10D56"/>
     <w:rsid w:val="00D12316"/>
     <w:rsid w:val="00D12A99"/>
     <w:rsid w:val="00D12CF9"/>
     <w:rsid w:val="00D1380E"/>
     <w:rsid w:val="00D14206"/>
     <w:rsid w:val="00D143E4"/>
     <w:rsid w:val="00D14F44"/>
     <w:rsid w:val="00D16220"/>
     <w:rsid w:val="00D20B2B"/>
     <w:rsid w:val="00D21F7A"/>
     <w:rsid w:val="00D22D18"/>
     <w:rsid w:val="00D25B36"/>
     <w:rsid w:val="00D262D8"/>
     <w:rsid w:val="00D279F2"/>
     <w:rsid w:val="00D313BE"/>
     <w:rsid w:val="00D32C26"/>
     <w:rsid w:val="00D34F6C"/>
     <w:rsid w:val="00D35782"/>
     <w:rsid w:val="00D3720E"/>
     <w:rsid w:val="00D37287"/>
     <w:rsid w:val="00D374D9"/>
     <w:rsid w:val="00D4408C"/>
     <w:rsid w:val="00D444B9"/>
+    <w:rsid w:val="00D458A6"/>
     <w:rsid w:val="00D45F32"/>
     <w:rsid w:val="00D4774D"/>
     <w:rsid w:val="00D50DB6"/>
     <w:rsid w:val="00D53000"/>
     <w:rsid w:val="00D531EB"/>
     <w:rsid w:val="00D53D62"/>
     <w:rsid w:val="00D53DD5"/>
     <w:rsid w:val="00D5421B"/>
     <w:rsid w:val="00D56B9F"/>
     <w:rsid w:val="00D573CC"/>
     <w:rsid w:val="00D61954"/>
     <w:rsid w:val="00D61C62"/>
     <w:rsid w:val="00D62B3C"/>
     <w:rsid w:val="00D65917"/>
     <w:rsid w:val="00D65FAF"/>
     <w:rsid w:val="00D663C4"/>
     <w:rsid w:val="00D66750"/>
     <w:rsid w:val="00D669D6"/>
     <w:rsid w:val="00D70CF6"/>
     <w:rsid w:val="00D71E05"/>
     <w:rsid w:val="00D72D22"/>
     <w:rsid w:val="00D74685"/>
     <w:rsid w:val="00D7652D"/>
     <w:rsid w:val="00D778F7"/>
     <w:rsid w:val="00D80460"/>
     <w:rsid w:val="00D820F5"/>
     <w:rsid w:val="00D823DD"/>
     <w:rsid w:val="00D836C5"/>
     <w:rsid w:val="00D847A0"/>
     <w:rsid w:val="00D849F1"/>
     <w:rsid w:val="00D868F0"/>
     <w:rsid w:val="00D9164D"/>
     <w:rsid w:val="00D91DBF"/>
     <w:rsid w:val="00D93EC8"/>
     <w:rsid w:val="00D94395"/>
     <w:rsid w:val="00D95F6C"/>
     <w:rsid w:val="00D96490"/>
     <w:rsid w:val="00DA0DBE"/>
     <w:rsid w:val="00DA1891"/>
     <w:rsid w:val="00DA4294"/>
     <w:rsid w:val="00DA4C8B"/>
+    <w:rsid w:val="00DA52A6"/>
     <w:rsid w:val="00DA53AC"/>
     <w:rsid w:val="00DA6095"/>
     <w:rsid w:val="00DB01A5"/>
     <w:rsid w:val="00DB2F38"/>
     <w:rsid w:val="00DB5B8B"/>
     <w:rsid w:val="00DC08F4"/>
     <w:rsid w:val="00DC1A5D"/>
     <w:rsid w:val="00DC2214"/>
     <w:rsid w:val="00DC3A7B"/>
     <w:rsid w:val="00DC4F9B"/>
     <w:rsid w:val="00DC5BDF"/>
     <w:rsid w:val="00DC6529"/>
     <w:rsid w:val="00DC6A5F"/>
     <w:rsid w:val="00DC6E6F"/>
     <w:rsid w:val="00DC7A5E"/>
     <w:rsid w:val="00DC7FE2"/>
     <w:rsid w:val="00DD03C2"/>
     <w:rsid w:val="00DD133A"/>
     <w:rsid w:val="00DD1B3E"/>
     <w:rsid w:val="00DD1EFF"/>
     <w:rsid w:val="00DD2F65"/>
     <w:rsid w:val="00DD4CA2"/>
     <w:rsid w:val="00DE0324"/>
     <w:rsid w:val="00DE5675"/>
     <w:rsid w:val="00DE7C21"/>
@@ -41881,50 +37662,51 @@
     <w:rsid w:val="00EE1C6C"/>
     <w:rsid w:val="00EE30E1"/>
     <w:rsid w:val="00EE63EC"/>
     <w:rsid w:val="00EE6DF5"/>
     <w:rsid w:val="00EF0398"/>
     <w:rsid w:val="00EF07DF"/>
     <w:rsid w:val="00EF0E50"/>
     <w:rsid w:val="00EF171A"/>
     <w:rsid w:val="00EF264C"/>
     <w:rsid w:val="00EF2C5C"/>
     <w:rsid w:val="00EF4655"/>
     <w:rsid w:val="00EF4FE4"/>
     <w:rsid w:val="00EF6FE5"/>
     <w:rsid w:val="00F00C7C"/>
     <w:rsid w:val="00F010BC"/>
     <w:rsid w:val="00F0201F"/>
     <w:rsid w:val="00F025E7"/>
     <w:rsid w:val="00F050F4"/>
     <w:rsid w:val="00F058A4"/>
     <w:rsid w:val="00F05EA1"/>
     <w:rsid w:val="00F065FD"/>
     <w:rsid w:val="00F10E3B"/>
     <w:rsid w:val="00F14B16"/>
     <w:rsid w:val="00F15376"/>
     <w:rsid w:val="00F15EE0"/>
+    <w:rsid w:val="00F172B8"/>
     <w:rsid w:val="00F179A5"/>
     <w:rsid w:val="00F21D13"/>
     <w:rsid w:val="00F24018"/>
     <w:rsid w:val="00F26327"/>
     <w:rsid w:val="00F26FA1"/>
     <w:rsid w:val="00F27BDA"/>
     <w:rsid w:val="00F27BED"/>
     <w:rsid w:val="00F32FC1"/>
     <w:rsid w:val="00F33683"/>
     <w:rsid w:val="00F33C69"/>
     <w:rsid w:val="00F36604"/>
     <w:rsid w:val="00F3665C"/>
     <w:rsid w:val="00F41A7A"/>
     <w:rsid w:val="00F440DD"/>
     <w:rsid w:val="00F45E61"/>
     <w:rsid w:val="00F4700A"/>
     <w:rsid w:val="00F47A68"/>
     <w:rsid w:val="00F50701"/>
     <w:rsid w:val="00F51271"/>
     <w:rsid w:val="00F51C1C"/>
     <w:rsid w:val="00F53811"/>
     <w:rsid w:val="00F56CCC"/>
     <w:rsid w:val="00F577A0"/>
     <w:rsid w:val="00F63320"/>
     <w:rsid w:val="00F638FD"/>
@@ -42007,51 +37789,51 @@
     <w:rsid w:val="4D0D7721"/>
     <w:rsid w:val="4D4036C6"/>
     <w:rsid w:val="4FAC180C"/>
     <w:rsid w:val="59056A89"/>
     <w:rsid w:val="5FEC3A14"/>
     <w:rsid w:val="68C53231"/>
     <w:rsid w:val="699768C7"/>
     <w:rsid w:val="6AEA4057"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapedefaults v:ext="edit" spidmax="9218"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -43075,87 +38857,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19A79731-F868-4CD4-913D-99BF9BDE1E6D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEDCC37D-CAE3-4563-B7A3-38BFC96240A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>43</Pages>
-  <Words>12280</Words>
-  <Characters>69998</Characters>
+  <Words>12277</Words>
+  <Characters>69982</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>583</Lines>
   <Paragraphs>164</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>82114</CharactersWithSpaces>
+  <CharactersWithSpaces>82095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>8061024</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.raschet.by/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8061024</vt:i4>
       </vt:variant>
       <vt:variant>