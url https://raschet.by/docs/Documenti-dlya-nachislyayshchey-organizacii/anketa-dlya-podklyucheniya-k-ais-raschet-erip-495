--- v0 (2025-10-10)
+++ v1 (2026-06-01)
@@ -2545,70 +2545,70 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="320" w:tblpY="226"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="10492" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="567"/>
               <w:gridCol w:w="714"/>
               <w:gridCol w:w="8080"/>
               <w:gridCol w:w="425"/>
               <w:gridCol w:w="281"/>
               <w:gridCol w:w="425"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00737C1C">
+            <w:tr w:rsidR="00737C1C" w:rsidTr="00D1529E">
               <w:trPr>
                 <w:gridAfter w:val="2"/>
                 <w:wAfter w:w="706" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="567" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00737C1C" w:rsidRDefault="00737C1C">
+                <w:p w:rsidR="00737C1C" w:rsidRDefault="001D6BF1">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00737C1C">
+                  <w:r w:rsidRPr="001D6BF1">
                     <w:rPr>
                       <w:lang w:eastAsia="ru-RU"/>
                     </w:rPr>
                     <w:pict>
                       <v:rect id="Rectangle 7" o:spid="_x0000_s1030" style="position:absolute;margin-left:5.95pt;margin-top:14.3pt;width:11.25pt;height:11.35pt;z-index:251656704" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/rmW3HQIAADcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DZEmNOEWRosOA&#10;biva7gMUWbaFSaJGKXGyrx+lpFm6YZdhPgiiST0+PpLL6701bKcwaHA1L0djzpST0GjX1fzr8927&#10;BWchCtcIA07V/KACv169fbMcfKUm0INpFDICcaEafM37GH1VFEH2yoowAq8cOVtAKyKZ2BUNioHQ&#10;rSkm4/H7YgBsPIJUIdDf26OTrzJ+2yoZv7RtUJGZmhO3mE/M5yadxWopqg6F77U80RD/wMIK7Sjp&#10;GepWRMG2qP+AsloiBGjjSIItoG21VLkGqqYc/1bNUy+8yrWQOMGfZQr/D1Z+3j0g003NZ5w5YalF&#10;jySacJ1RbJ7kGXyoKOrJP2AqMPh7kN8Cc7DuKUrdIMLQK9EQqTLFF68eJCPQU7YZPkFD6GIbISu1&#10;b9EmQNKA7XNDDueGqH1kkn6W08liTsQkucrptJzOcgZRvTz2GOIHBZalS82RqGdwsbsPMZER1UtI&#10;Jg9GN3famGwcwtog2wkaDZqoBoZnysuZESGSg8jk75QxXD41jg01v5pNZjnbK1/AbnPG/TuE1ZEG&#10;32hb88VlHuNOEibVjupvoDmQggjH6aVto0sP+IOzgSa35uH7VqAi5h8ddeGKlEqjno3pbD4hAy89&#10;m0uPcJKgak6FH6/reFyPrUfd9ZSpzDU6uKHOtTqrmrp6ZHUiS9OZxT5tUhr/SztH/dr31U8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA47sfb3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETv&#10;SPyDtUhcEHWSlqqkcSqK1EsvqCkfsI3dJKq9jmK3CXw9ywmOoxm9ecVmclbczBA6TwrSWQLCUO11&#10;R42Cz+PueQUiRCSN1pNR8GUCbMr7uwJz7Uc6mFsVG8EQCjkqaGPscylD3RqHYeZ7Q9yd/eAwchwa&#10;qQccGe6szJJkKR12xA8t9ua9NfWlujoF23Hszh/fFT3tm+20z3B3xGiVenyY3tYgopni3xh+9Vkd&#10;SnY6+SvpICzn9JWXCrLVEgT388UCxEnBSzoHWRbyv3/5AwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAP+uZbcdAgAANwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADjux9vcAAAABwEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" fillcolor="black"/>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8794" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00737C1C" w:rsidRDefault="00737C1C">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
@@ -2624,105 +2624,105 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Телекоммуникационного оператора</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00737C1C" w:rsidRDefault="006E6AE8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(выбрать одного оператора из предложенного ниже списка): </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00737C1C" w:rsidRDefault="00737C1C">
+                <w:p w:rsidR="00737C1C" w:rsidRDefault="001D6BF1">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00737C1C">
+                  <w:r w:rsidRPr="001D6BF1">
                     <w:rPr>
                       <w:lang w:eastAsia="ru-RU"/>
                     </w:rPr>
                     <w:pict>
                       <v:rect id="Rectangle 8" o:spid="_x0000_s1029" style="position:absolute;margin-left:18.1pt;margin-top:8.6pt;width:11.25pt;height:11.35pt;z-index:251657728" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGNjMTEAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mqlHVR02nqVIQ0&#10;YGLwA1zHSSwcnzm7Tcev5+x0JQOeEH6wfL7z5+++u1vfnHrDjgq9BlvxfDbnTFkJtbZtxb9+2b1Z&#10;ceaDsLUwYFXFn5TnN5vXr9aDK9UCOjC1QkYg1peDq3gXgiuzzMtO9cLPwClLzgawF4FMbLMaxUDo&#10;vckW8/nbbACsHYJU3tPt3ejkm4TfNEqGT03jVWCm4sQtpB3Tvo97tlmLskXhOi3PNMQ/sOiFtvTp&#10;BepOBMEOqP+A6rVE8NCEmYQ+g6bRUqUcKJt8/ls2j51wKuVC4nh3kcn/P1j58fiATNcVLzizoqcS&#10;fSbRhG2NYqsoz+B8SVGP7gFjgt7dg/zmmYVtR1HqFhGGTomaSOUxPnvxIBqenrL98AFqQheHAEmp&#10;U4N9BCQN2CkV5OlSEHUKTNJlXixWV0vOJLnyosiLZfpBlM+PHfrwTkHP4qHiSNQTuDje+xDJiPI5&#10;JJEHo+udNiYZ2O63BtlRUG/s0jqj+2mYsWyo+PVysUzIL3x+CjFP628QvQ7U5Eb3FV9Ng4w9yxUV&#10;GpXeQ/1EaiGMnUqTRYcO8AdnA3Vpxf33g0DFmXlvSfFrUiW2dTKK5dWCDJx69lOPsJKgKh44G4/b&#10;MI7CwaFuO/opTzlauKUqNTopGCs4sjqTpU5Mwp6nJrb61E5Rv2Z78xMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGR0MKbbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjk1Pg0AQhu8m/ofNmHizizS2BVka&#10;o6mJx5ZevA0wAsrOEnZp0V/veKqnyfuRd55sO9tenWj0nWMD94sIFHHl6o4bA8did7cB5QNyjb1j&#10;MvBNHrb59VWGae3OvKfTITRKRtinaKANYUi19lVLFv3CDcSSfbjRYhA5Nroe8SzjttdxFK20xY7l&#10;Q4sDPbdUfR0ma6Ds4iP+7IvXyCa7ZXibi8/p/cWY25v56RFUoDlcyvCHL+iQC1PpJq696g0sV7E0&#10;xV/LlfxhswZVip8koPNM/+fPfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGNjMTEAIA&#10;ACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBkdDCm&#10;2wAAAAcBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;"/>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="425" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00737C1C" w:rsidRDefault="00737C1C">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00737C1C">
+            <w:tr w:rsidR="00737C1C" w:rsidTr="00D1529E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1281" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w:rsidR="00737C1C" w:rsidRDefault="00737C1C">
+                <w:p w:rsidR="00737C1C" w:rsidRDefault="001D6BF1">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00737C1C">
+                  <w:r w:rsidRPr="001D6BF1">
                     <w:rPr>
                       <w:lang w:eastAsia="ru-RU"/>
                     </w:rPr>
                     <w:pict>
                       <v:rect id="Rectangle 9" o:spid="_x0000_s1028" style="position:absolute;margin-left:46.45pt;margin-top:11.85pt;width:11.25pt;height:11.35pt;z-index:251658752;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDntEVQEQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lKy9qo6TR1KkIa&#10;bGLwA1zHSSwcnzm7Tcev5+x0JQOeEH6wfL7z5+++u1tfnzrDjgq9BlvyfDLlTFkJlbZNyb9+2b1Z&#10;cuaDsJUwYFXJn5Tn15vXr9a9K9QMWjCVQkYg1he9K3kbgiuyzMtWdcJPwClLzhqwE4FMbLIKRU/o&#10;nclm0+m7rAesHIJU3tPt7eDkm4Rf10qG+7r2KjBTcuIW0o5p38c926xF0aBwrZZnGuIfWHRCW/r0&#10;AnUrgmAH1H9AdVoieKjDREKXQV1rqVIOlE0+/S2bx1Y4lXIhcby7yOT/H6z8dHxApquSv+XMio5K&#10;9JlEE7Yxiq2iPL3zBUU9ugeMCXp3B/KbZxa2LUWpG0ToWyUqIpXH+OzFg2h4esr2/UeoCF0cAiSl&#10;TjV2EZA0YKdUkKdLQdQpMEmX+Xy2vFpwJsmVz+f5fJF+EMXzY4c+vFfQsXgoORL1BC6Odz5EMqJ4&#10;Dknkwehqp41JBjb7rUF2FNQbu7TO6H4cZizrS75azBYJ+YXPjyGmaf0NotOBmtzoruTLcZCxZ7mi&#10;QoPSe6ieSC2EoVNpsujQAv7grKcuLbn/fhCoODMfLCm+IlViWydjvriakYFjz37sEVYSVMkDZ8Nx&#10;G4ZRODjUTUs/5SlHCzdUpVonBWMFB1ZnstSJSdjz1MRWH9sp6tdsb34CAAD//wMAUEsDBBQABgAI&#10;AAAAIQAEGDXR3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAFITvJv6HzTPxZpdSrII8&#10;GqOpiceWXrw92Ceg7C5hlxb99W5P9TiZycw3+WbWvTjy6DprEJaLCASb2qrONAiHcnv3CMJ5Mop6&#10;axjhhx1siuurnDJlT2bHx71vRCgxLiOE1vshk9LVLWtyCzuwCd6nHTX5IMdGqpFOoVz3Mo6itdTU&#10;mbDQ0sAvLdff+0kjVF18oN9d+RbpdLvy73P5NX28It7ezM9PIDzP/hKGM35AhyIwVXYyyokeIY3T&#10;kESIVw8gzv7yPgFRISTrBGSRy/8Hij8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA57RF&#10;UBECAAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;BBg10d4AAAAIAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;"/>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8786" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w:rsidR="00737C1C" w:rsidRDefault="006E6AE8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
@@ -2762,51 +2762,51 @@
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>»</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="425" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00737C1C" w:rsidRDefault="00737C1C">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00737C1C">
+            <w:tr w:rsidR="00737C1C" w:rsidTr="00D1529E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1281" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00737C1C" w:rsidRDefault="006E6AE8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -2845,67 +2845,67 @@
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>»</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="425" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00737C1C" w:rsidRDefault="00737C1C">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00737C1C">
+            <w:tr w:rsidR="00737C1C" w:rsidTr="00D1529E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1281" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w:rsidR="00737C1C" w:rsidRDefault="00737C1C">
+                <w:p w:rsidR="00737C1C" w:rsidRDefault="001D6BF1">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00737C1C">
+                  <w:r w:rsidRPr="001D6BF1">
                     <w:rPr>
                       <w:lang w:eastAsia="ru-RU"/>
                     </w:rPr>
                     <w:pict>
                       <v:rect id="Rectangle 10" o:spid="_x0000_s1027" style="position:absolute;margin-left:46.45pt;margin-top:1.7pt;width:11.25pt;height:11.35pt;z-index:251659776;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFx1WnEAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46NZE2NOEWRIsOA&#10;biva7QMUWbaFSaJGKXGyrx+tpKm77TRMB0EUqafHR3J5c7CG7RUGDa7i+WTKmXISau3ain/7unm3&#10;4CxE4WphwKmKH1XgN6u3b5a9L1UBHZhaISMQF8reV7yL0ZdZFmSnrAgT8MqRswG0IpKJbVaj6And&#10;mqyYTt9nPWDtEaQKgW7vTk6+SvhNo2T80jRBRWYqTtxi2jHt22HPVktRtih8p+WZhvgHFlZoR59e&#10;oO5EFGyH+g8oqyVCgCZOJNgMmkZLlXKgbPLpb9k8dcKrlAuJE/xFpvD/YOXn/QMyXVe84MwJSyV6&#10;JNGEa41iedKn96GksCf/gEOGwd+D/B6Yg3VHYeoWEfpOiZpY5YOe2asHgxHoKdv2n6AmeLGLkKQ6&#10;NGgHQBKBHVJFjpeKqENkki7zWbG4mnMmyZXPZvlsnn4Q5fNjjyF+UGDZcKg4EvcELvb3IQ5kRPkc&#10;ksiD0fVGG5MMbLdrg2wvqDk2aZ3RwzjMONZX/HpezBPyK18YQ0zT+huE1ZG63Ghb8cU4yLizXINC&#10;Q8+Gcgv1kdRCOLUqjRYdOsCfnPXUphUPP3YCFWfmoyPFr0mVoa+TMZtfFWTg2LMde4STBFXxyNnp&#10;uI6nWdh51G1HP+UpRwe3VKVGJwVfWJ3JUismYc9jM/T62E5RL8O9+gUAAP//AwBQSwMEFAAGAAgA&#10;AAAhAEU08GDcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFPg0AUhO8m/ofNM/FmF6g2Qlka&#10;o6mJx5ZevD3YJ1DZt4RdWvTXuz3V20xmMvPlm9n04kSj6ywriBcRCOLa6o4bBYdy+/AMwnlkjb1l&#10;UvBDDjbF7U2OmbZn3tFp7xsRRthlqKD1fsikdHVLBt3CDsQh+7KjQR/s2Eg94jmMm14mUbSSBjsO&#10;Dy0O9NpS/b2fjIKqSw74uyvfI5Nul/5jLo/T55tS93fzyxqEp9lfy3DBD+hQBKbKTqyd6BWkSRqa&#10;CpaPIC5x/BREpSBZxSCLXP7nL/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhcdVpxAC&#10;AAAkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARTTw&#10;YNwAAAAHAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;"/>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8786" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                 </w:tcPr>
                 <w:p w:rsidR="00737C1C" w:rsidRDefault="006E6AE8">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
@@ -2913,51 +2913,119 @@
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>СООО «МТС»</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="425" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00737C1C" w:rsidRDefault="00737C1C">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00737C1C">
+            <w:tr w:rsidR="00D1529E" w:rsidTr="00D1529E">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1281" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00D1529E" w:rsidRPr="001D6BF1" w:rsidRDefault="00D1529E">
+                  <w:pPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:ind w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:lang w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:noProof/>
+                      <w:lang w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                    <w:pict>
+                      <v:rect id="_x0000_s1032" style="position:absolute;margin-left:46.45pt;margin-top:1.7pt;width:11.25pt;height:11.35pt;z-index:251660800;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFx1WnEAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46NZE2NOEWRIsOA&#10;biva7QMUWbaFSaJGKXGyrx+tpKm77TRMB0EUqafHR3J5c7CG7RUGDa7i+WTKmXISau3ain/7unm3&#10;4CxE4WphwKmKH1XgN6u3b5a9L1UBHZhaISMQF8reV7yL0ZdZFmSnrAgT8MqRswG0IpKJbVaj6And&#10;mqyYTt9nPWDtEaQKgW7vTk6+SvhNo2T80jRBRWYqTtxi2jHt22HPVktRtih8p+WZhvgHFlZoR59e&#10;oO5EFGyH+g8oqyVCgCZOJNgMmkZLlXKgbPLpb9k8dcKrlAuJE/xFpvD/YOXn/QMyXVe84MwJSyV6&#10;JNGEa41iedKn96GksCf/gEOGwd+D/B6Yg3VHYeoWEfpOiZpY5YOe2asHgxHoKdv2n6AmeLGLkKQ6&#10;NGgHQBKBHVJFjpeKqENkki7zWbG4mnMmyZXPZvlsnn4Q5fNjjyF+UGDZcKg4EvcELvb3IQ5kRPkc&#10;ksiD0fVGG5MMbLdrg2wvqDk2aZ3RwzjMONZX/HpezBPyK18YQ0zT+huE1ZG63Ghb8cU4yLizXINC&#10;Q8+Gcgv1kdRCOLUqjRYdOsCfnPXUphUPP3YCFWfmoyPFr0mVoa+TMZtfFWTg2LMde4STBFXxyNnp&#10;uI6nWdh51G1HP+UpRwe3VKVGJwVfWJ3JUismYc9jM/T62E5RL8O9+gUAAP//AwBQSwMEFAAGAAgA&#10;AAAhAEU08GDcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFPg0AUhO8m/ofNM/FmF6g2Qlka&#10;o6mJx5ZevD3YJ1DZt4RdWvTXuz3V20xmMvPlm9n04kSj6ywriBcRCOLa6o4bBYdy+/AMwnlkjb1l&#10;UvBDDjbF7U2OmbZn3tFp7xsRRthlqKD1fsikdHVLBt3CDsQh+7KjQR/s2Eg94jmMm14mUbSSBjsO&#10;Dy0O9NpS/b2fjIKqSw74uyvfI5Nul/5jLo/T55tS93fzyxqEp9lfy3DBD+hQBKbKTqyd6BWkSRqa&#10;CpaPIC5x/BREpSBZxSCLXP7nL/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhcdVpxAC&#10;AAAkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARTTw&#10;YNwAAAAHAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;"/>
+                    </w:pict>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8786" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                </w:tcPr>
+                <w:p w:rsidR="00D1529E" w:rsidRDefault="00D1529E">
+                  <w:pPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:ind w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>ООО «Деловая сеть»</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00D1529E" w:rsidRDefault="00D1529E">
+                  <w:pPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:ind w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00737C1C" w:rsidTr="00D1529E">
               <w:trPr>
                 <w:gridAfter w:val="2"/>
                 <w:wAfter w:w="706" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="567" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00737C1C" w:rsidRDefault="00737C1C">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:ind w:firstLine="0"/>
                     <w:jc w:val="left"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8794" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
@@ -3149,51 +3217,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00737C1C" w:rsidRDefault="006E6AE8">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата подписания анкеты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006E6AE8" w:rsidRDefault="00737C1C">
+    <w:p w:rsidR="006E6AE8" w:rsidRDefault="001D6BF1">
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:pict>
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:11.45pt;margin-top:0;width:499.4pt;height:778.85pt;z-index:251655680;mso-wrap-distance-left:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnICx2AAIAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjiXtkiMOEWXIsOA&#10;7gK0+wBZlm1hsqhRSuzs60fJaWZsb8P8IFAUeXgOSW/vh86wk0KvwRZ8MZtzpqyEStum4N9eDu/W&#10;nPkgbCUMWFXws/L8fvf2zbZ3uVpCC6ZSyAjE+rx3BW9DcHmWedmqTvgZOGXpsQbsRKArNlmFoif0&#10;zmTL+fwu6wErhyCV9+R9HB/5LuHXtZLhS117FZgpOHEL6cR0lvHMdluRNyhcq+WFhvgHFp3Qlope&#10;oR5FEOyI+i+oTksED3WYSegyqGstVdJAahbzP9Q8t8KppIWa4921Tf7/wcrPp6/IdEWz48yKjkb0&#10;oobA3sPAlrE7vfM5BT07CgsDuWNkVOrdE8jvnlnYt8I26gER+laJitgtYmY2SR1xfAQp+09QURlx&#10;DJCAhhq7CEjNYIROUzpfJxOpSHLerW6WqzU9SXrbrDeL1eY21RD5a7pDHz4o6Fg0Co40+gQvTk8+&#10;RDoifw1J9MHo6qCNSRdsyr1BdhK0Jof0XdD9NMzYGGwhpo2I0ZN0RmmjyDCUw6VvJVRnUowwrh39&#10;JmS0gD8562nlCu5/HAUqzsxHS11b3t7EFZ3YOLHLiS2sJJiCB85Gcx/GnT461E1LVcYZWXigLtc6&#10;6Y/jGBldONNKpbZc1j/u7PSeon7/pLtfAAAA//8DAFBLAwQUAAYACAAAACEAmeNBtt8AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTSCVtiFOVCFJxQWqpODvxkkTE6xC7&#10;bfj7bk9w29GMZt9k68n24oSj7xwpmM8iEEi1Mx01Cg4frw9LED5oMrp3hAp+0cM6v73JdGrcmXZ4&#10;2odGcAn5VCtoQxhSKX3dotV+5gYk9r7caHVgOTbSjPrM5baXcRQ9Sqs74g+tHrBosf7eH62C4vOl&#10;3Kxs8/Zels+H5c/ObavCKXV/N22eQAScwl8YrviMDjkzVe5IxoteQRyvOKmAB13dKJ4nICq+Fosk&#10;AZln8v+C/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBnICx2AAIAAOwDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCZ40G23wAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" stroked="f">
             <v:textbox inset=".2pt,.2pt,.2pt,.2pt">
               <w:txbxContent>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="9996" w:type="dxa"/>
                     <w:tblInd w:w="15" w:type="dxa"/>
                     <w:tblLayout w:type="fixed"/>
                     <w:tblCellMar>
                       <w:left w:w="0" w:type="dxa"/>
                       <w:right w:w="0" w:type="dxa"/>
                     </w:tblCellMar>
                     <w:tblLook w:val="0000"/>
                   </w:tblPr>
                   <w:tblGrid>
@@ -7666,58 +7734,58 @@
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="square"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006E6AE8" w:rsidSect="00737C1C">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="851" w:bottom="142" w:left="851" w:header="426" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B60133" w:rsidRDefault="00B60133" w:rsidP="0029720D">
+    <w:p w:rsidR="00300D71" w:rsidRDefault="00300D71" w:rsidP="0029720D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B60133" w:rsidRDefault="00B60133" w:rsidP="0029720D">
+    <w:p w:rsidR="00300D71" w:rsidRDefault="00300D71" w:rsidP="0029720D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
@@ -7777,58 +7845,58 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B60133" w:rsidRDefault="00B60133" w:rsidP="0029720D">
+    <w:p w:rsidR="00300D71" w:rsidRDefault="00300D71" w:rsidP="0029720D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B60133" w:rsidRDefault="00B60133" w:rsidP="0029720D">
+    <w:p w:rsidR="00300D71" w:rsidRDefault="00300D71" w:rsidP="0029720D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00737C1C" w:rsidRDefault="006E6AE8">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:ind w:leftChars="200" w:left="480" w:rightChars="200" w:right="480" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
@@ -8182,52 +8250,54 @@
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="007428DC"/>
     <w:rsid w:val="00004847"/>
     <w:rsid w:val="00004FF5"/>
     <w:rsid w:val="00026F35"/>
     <w:rsid w:val="0008580E"/>
     <w:rsid w:val="00167C9D"/>
     <w:rsid w:val="00184DCC"/>
+    <w:rsid w:val="001D6BF1"/>
     <w:rsid w:val="001E4D84"/>
     <w:rsid w:val="001E7065"/>
+    <w:rsid w:val="00300D71"/>
     <w:rsid w:val="00311DC7"/>
     <w:rsid w:val="003124A4"/>
     <w:rsid w:val="00315A7E"/>
     <w:rsid w:val="003A618E"/>
     <w:rsid w:val="003C0B03"/>
     <w:rsid w:val="003E266B"/>
     <w:rsid w:val="003F79C9"/>
     <w:rsid w:val="00423E40"/>
     <w:rsid w:val="00477DF0"/>
     <w:rsid w:val="004B725A"/>
     <w:rsid w:val="005458C2"/>
     <w:rsid w:val="00550C53"/>
     <w:rsid w:val="00567554"/>
     <w:rsid w:val="006524E0"/>
     <w:rsid w:val="00667328"/>
     <w:rsid w:val="0067448A"/>
     <w:rsid w:val="006837CF"/>
     <w:rsid w:val="006D4453"/>
     <w:rsid w:val="006E0508"/>
     <w:rsid w:val="006E6AE8"/>
     <w:rsid w:val="006F0930"/>
     <w:rsid w:val="00715332"/>
     <w:rsid w:val="00727121"/>
     <w:rsid w:val="00730E4A"/>
     <w:rsid w:val="00737C1C"/>
@@ -8253,96 +8323,97 @@
     <w:rsid w:val="0095241E"/>
     <w:rsid w:val="009B7DDF"/>
     <w:rsid w:val="00A070AE"/>
     <w:rsid w:val="00A53080"/>
     <w:rsid w:val="00A7326E"/>
     <w:rsid w:val="00A96E43"/>
     <w:rsid w:val="00AF193A"/>
     <w:rsid w:val="00B14EE1"/>
     <w:rsid w:val="00B268D4"/>
     <w:rsid w:val="00B60133"/>
     <w:rsid w:val="00B838E1"/>
     <w:rsid w:val="00BB701B"/>
     <w:rsid w:val="00BD6BBA"/>
     <w:rsid w:val="00C33878"/>
     <w:rsid w:val="00C36F9C"/>
     <w:rsid w:val="00C37C3B"/>
     <w:rsid w:val="00C63572"/>
     <w:rsid w:val="00C66CE4"/>
     <w:rsid w:val="00C673A4"/>
     <w:rsid w:val="00CB7CD8"/>
     <w:rsid w:val="00CC4D62"/>
     <w:rsid w:val="00CD00D8"/>
     <w:rsid w:val="00CD4E30"/>
     <w:rsid w:val="00CE2025"/>
     <w:rsid w:val="00CF050D"/>
+    <w:rsid w:val="00D1529E"/>
     <w:rsid w:val="00DA7D6D"/>
     <w:rsid w:val="00DD17CC"/>
     <w:rsid w:val="00DD3B47"/>
     <w:rsid w:val="00E62D5E"/>
     <w:rsid w:val="00E85515"/>
     <w:rsid w:val="00F05F28"/>
     <w:rsid w:val="00F3423D"/>
     <w:rsid w:val="00F43A07"/>
     <w:rsid w:val="00F46DF8"/>
     <w:rsid w:val="00F7139C"/>
     <w:rsid w:val="00F71DB6"/>
     <w:rsid w:val="00F9190A"/>
     <w:rsid w:val="00F94DAC"/>
     <w:rsid w:val="00FA4D63"/>
     <w:rsid w:val="00FB15D7"/>
     <w:rsid w:val="00FB5302"/>
     <w:rsid w:val="00FD39B1"/>
     <w:rsid w:val="00FE60B2"/>
     <w:rsid w:val="2E3661CB"/>
     <w:rsid w:val="31050E7D"/>
     <w:rsid w:val="3E601CA6"/>
     <w:rsid w:val="46264EE4"/>
     <w:rsid w:val="4B6C7326"/>
     <w:rsid w:val="72125BEB"/>
     <w:rsid w:val="74DC4808"/>
     <w:rsid w:val="75A11332"/>
     <w:rsid w:val="75A64715"/>
     <w:rsid w:val="7D191952"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="4098" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -9286,60 +9357,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>261</Words>
-  <Characters>1492</Characters>
+  <Words>265</Words>
+  <Characters>1511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1750</CharactersWithSpaces>
+  <CharactersWithSpaces>1773</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>АНКЕТА ПРОИЗВОДИТЕЛЯ УСЛУГ ДЛЯ ПОДКЛЮЧЕНИЯ К АИС ЕРИП</dc:title>
   <dc:creator>U.Kalenchuk</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-11.2.0.11130</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>F405C48082B048C38747483C1F8B8FBC</vt:lpwstr>